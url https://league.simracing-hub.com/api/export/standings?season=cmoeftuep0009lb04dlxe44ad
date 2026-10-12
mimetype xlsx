--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -8604,102 +8604,102 @@
         <v/>
       </c>
       <c r="X27" t="str">
         <v/>
       </c>
       <c r="Y27" t="str">
         <v/>
       </c>
       <c r="Z27" t="str">
         <v/>
       </c>
       <c r="AA27" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:AA27"/>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:AA27"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B15"/>
+  <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="18.83203125" customWidth="1"/>
     <col min="2" max="2" width="96.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>CAS League Scoring — standings export</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>League</v>
       </c>
       <c r="B3" t="str">
         <v>CAS GT3 WCT</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Season</v>
       </c>
       <c r="B4" t="str">
         <v>GT3 WCT 12th Season 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Scoring system</v>
       </c>
       <c r="B5" t="str">
         <v>CAS GT3 WCT</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Rounds included</v>
       </c>
       <c r="B6">
         <v>12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Generated</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-08-28 11:28 UTC</v>
+        <v>2026-10-12 16:04 UTC</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Source</v>
       </c>
       <c r="B8" t="str">
         <v>https://league.simracing-hub.com/leagues/cas-gt3-wct/seasons/cmoeftuep0009lb04dlxe44ad/standings</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v/>
       </c>
       <c r="B11" t="str">
         <v>Only published (COMPLETED) rounds are included — same as the public standings page.</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
@@ -8708,56 +8708,64 @@
       <c r="B12" t="str">
         <v>Total = race points − penalties. Participation points are listed for reference but do NOT count toward the Combined total.</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v/>
       </c>
       <c r="B13" t="str">
         <v>Pen. is written as a negative number (0 when the driver has none).</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v/>
       </c>
       <c r="B14" t="str">
         <v>Blank round cell = no result for that round. The Dropped column lists rounds excluded by the drop-week rule.</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v/>
       </c>
       <c r="B15" t="str">
+        <v>A dropped round loses its race points and its participation points.</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v/>
+      </c>
+      <c r="B16" t="str">
         <v>Penalty points held in a deferred pool only count once released — see the penalty pool page.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B15"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B16"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Standings</vt:lpstr>
       <vt:lpstr>Pro</vt:lpstr>
       <vt:lpstr>Am</vt:lpstr>
       <vt:lpstr>Info</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>