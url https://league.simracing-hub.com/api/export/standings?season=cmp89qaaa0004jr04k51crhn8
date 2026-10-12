--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -21,53 +21,53 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Standings" sheetId="1" r:id="rId1"/>
     <sheet name="Pro" sheetId="2" r:id="rId2"/>
     <sheet name="Am" sheetId="3" r:id="rId3"/>
     <sheet name="Info" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0">Standings!$A$1:$Y$59</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2">Am!$A$1:$Y$29</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0">Standings!$A$1:$AA$59</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1">Pro!$A$1:$AA$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2">Am!$A$1:$AA$29</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
@@ -421,80 +421,82 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y59"/>
+  <dimension ref="A1:AA59"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="6.83203125" customWidth="1"/>
     <col min="2" max="2" width="6.83203125" customWidth="1"/>
     <col min="3" max="3" width="24.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.83203125" customWidth="1"/>
     <col min="5" max="5" width="20.83203125" customWidth="1"/>
     <col min="6" max="6" width="7.83203125" customWidth="1"/>
     <col min="7" max="7" width="8.83203125" customWidth="1"/>
     <col min="8" max="8" width="8.83203125" customWidth="1"/>
     <col min="9" max="9" width="6.83203125" customWidth="1"/>
     <col min="10" max="10" width="6.83203125" customWidth="1"/>
     <col min="11" max="11" width="6.83203125" customWidth="1"/>
     <col min="12" max="12" width="7.83203125" customWidth="1"/>
     <col min="13" max="13" width="6.83203125" customWidth="1"/>
     <col min="14" max="14" width="7.83203125" customWidth="1"/>
     <col min="15" max="15" width="12.83203125" customWidth="1"/>
     <col min="16" max="16" width="12.83203125" customWidth="1"/>
     <col min="17" max="17" width="12.83203125" customWidth="1"/>
     <col min="18" max="18" width="12.83203125" customWidth="1"/>
     <col min="19" max="19" width="12.83203125" customWidth="1"/>
     <col min="20" max="20" width="12.83203125" customWidth="1"/>
     <col min="21" max="21" width="12.83203125" customWidth="1"/>
     <col min="22" max="22" width="12.83203125" customWidth="1"/>
     <col min="23" max="23" width="12.83203125" customWidth="1"/>
     <col min="24" max="24" width="14.83203125" customWidth="1"/>
-    <col min="25" max="25" width="9.83203125" customWidth="1"/>
+    <col min="25" max="25" width="14.83203125" customWidth="1"/>
+    <col min="26" max="26" width="16.83203125" customWidth="1"/>
+    <col min="27" max="27" width="9.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Pos</v>
       </c>
       <c r="B1" t="str">
         <v>#</v>
       </c>
       <c r="C1" t="str">
         <v>Driver</v>
       </c>
       <c r="D1" t="str">
         <v>Country</v>
       </c>
       <c r="E1" t="str">
         <v>Team</v>
       </c>
       <c r="F1" t="str">
         <v>Class</v>
       </c>
       <c r="G1" t="str">
         <v>Status</v>
       </c>
       <c r="H1" t="str">
@@ -527,4362 +529,4704 @@
       <c r="Q1" t="str">
         <v>R3 Round 3</v>
       </c>
       <c r="R1" t="str">
         <v>R4 Round 4</v>
       </c>
       <c r="S1" t="str">
         <v>R5 Round 5</v>
       </c>
       <c r="T1" t="str">
         <v>R6 Round 6</v>
       </c>
       <c r="U1" t="str">
         <v>R7 Round 7</v>
       </c>
       <c r="V1" t="str">
         <v>R8 Round 8</v>
       </c>
       <c r="W1" t="str">
         <v>R9 Round 9</v>
       </c>
       <c r="X1" t="str">
         <v>R10 Round 10</v>
       </c>
       <c r="Y1" t="str">
+        <v>R11 Round 11</v>
+      </c>
+      <c r="Z1" t="str">
+        <v>R12 Round 12 - SPECIAL EVENT</v>
+      </c>
+      <c r="AA1" t="str">
         <v>Dropped</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="str">
         <v>26</v>
       </c>
       <c r="C2" t="str">
         <v>Mike Zocher</v>
       </c>
       <c r="D2" t="str">
         <v>DE</v>
       </c>
       <c r="E2" t="str">
         <v>Speed Monkeys</v>
       </c>
       <c r="F2" t="str">
         <v>PRO</v>
       </c>
       <c r="G2" t="str">
         <v/>
       </c>
       <c r="H2">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I2">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="J2">
         <v>4565</v>
       </c>
       <c r="K2">
-        <v>257</v>
+        <v>285</v>
       </c>
       <c r="L2">
         <v>45</v>
       </c>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2">
-        <v>257</v>
+        <v>285</v>
       </c>
       <c r="O2">
         <v>35</v>
       </c>
       <c r="P2" t="str">
         <v/>
       </c>
       <c r="Q2">
         <v>31</v>
       </c>
       <c r="R2">
         <v>29</v>
       </c>
       <c r="S2">
         <v>33</v>
       </c>
       <c r="T2">
         <v>9</v>
       </c>
       <c r="U2">
         <v>33</v>
       </c>
       <c r="V2">
         <v>23</v>
       </c>
       <c r="W2">
         <v>31</v>
       </c>
       <c r="X2">
         <v>33</v>
       </c>
-      <c r="Y2" t="str">
-        <v/>
+      <c r="Y2">
+        <v>25</v>
+      </c>
+      <c r="Z2">
+        <v>35</v>
+      </c>
+      <c r="AA2" t="str">
+        <v>R6, R8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="str">
         <v>49</v>
       </c>
       <c r="C3" t="str">
         <v>Maurice Becker</v>
       </c>
       <c r="D3" t="str">
         <v>DE</v>
       </c>
       <c r="E3" t="str">
         <v>M&amp;J Downforce</v>
       </c>
       <c r="F3" t="str">
         <v>PRO</v>
       </c>
       <c r="G3" t="str">
         <v/>
       </c>
       <c r="H3">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I3">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="J3">
-        <v>5508</v>
+        <v>5506</v>
       </c>
       <c r="K3">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="L3">
         <v>45</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="O3">
         <v>31</v>
       </c>
       <c r="P3">
         <v>19</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>31</v>
       </c>
       <c r="S3">
         <v>29</v>
       </c>
       <c r="T3">
         <v>27</v>
       </c>
       <c r="U3">
         <v>17</v>
       </c>
       <c r="V3">
         <v>31</v>
       </c>
       <c r="W3">
         <v>33</v>
       </c>
       <c r="X3">
         <v>35</v>
       </c>
-      <c r="Y3" t="str">
-        <v>R3</v>
+      <c r="Y3">
+        <v>27</v>
+      </c>
+      <c r="Z3">
+        <v>27</v>
+      </c>
+      <c r="AA3" t="str">
+        <v>R2, R3, R7</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="str">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="C4" t="str">
-        <v>Markus Groß</v>
+        <v>Yannick Wonnenberg</v>
       </c>
       <c r="D4" t="str">
         <v>DE</v>
       </c>
       <c r="E4" t="str">
-        <v>Melanzani Racing</v>
+        <v>Speed Monkeys</v>
       </c>
       <c r="F4" t="str">
         <v>PRO</v>
       </c>
       <c r="G4" t="str">
         <v/>
       </c>
       <c r="H4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I4">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="J4">
-        <v>5055</v>
+        <v>4781</v>
       </c>
       <c r="K4">
-        <v>224</v>
+        <v>270</v>
       </c>
       <c r="L4">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="M4">
         <v>0</v>
       </c>
       <c r="N4">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="O4">
+        <v>270</v>
+      </c>
+      <c r="O4" t="str">
+        <v/>
+      </c>
+      <c r="P4">
         <v>33</v>
       </c>
-      <c r="P4">
-[...2 lines deleted...]
-      <c r="Q4">
+      <c r="Q4" t="str">
+        <v/>
+      </c>
+      <c r="R4">
         <v>35</v>
       </c>
-      <c r="R4" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="S4">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="U4">
         <v>35</v>
       </c>
+      <c r="T4" t="str">
+        <v/>
+      </c>
+      <c r="U4" t="str">
+        <v/>
+      </c>
       <c r="V4">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="W4">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="X4">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="Y4" t="str">
+        <v>31</v>
+      </c>
+      <c r="Y4">
+        <v>33</v>
+      </c>
+      <c r="Z4">
+        <v>33</v>
+      </c>
+      <c r="AA4" t="str">
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="str">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="C5" t="str">
-        <v>Lukas Zörlaut</v>
+        <v>Markus Groß</v>
       </c>
       <c r="D5" t="str">
         <v>DE</v>
       </c>
       <c r="E5" t="str">
-        <v>Neon Simsports Orange</v>
+        <v>Melanzani Racing</v>
       </c>
       <c r="F5" t="str">
         <v>PRO</v>
       </c>
       <c r="G5" t="str">
         <v/>
       </c>
       <c r="H5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I5">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="J5">
-        <v>3170</v>
+        <v>5249</v>
       </c>
       <c r="K5">
-        <v>218</v>
+        <v>255</v>
       </c>
       <c r="L5">
         <v>45</v>
       </c>
       <c r="M5">
         <v>0</v>
       </c>
       <c r="N5">
-        <v>218</v>
+        <v>255</v>
       </c>
       <c r="O5">
+        <v>33</v>
+      </c>
+      <c r="P5">
+        <v>0</v>
+      </c>
+      <c r="Q5">
+        <v>35</v>
+      </c>
+      <c r="R5" t="str">
+        <v/>
+      </c>
+      <c r="S5">
+        <v>27</v>
+      </c>
+      <c r="T5">
+        <v>21</v>
+      </c>
+      <c r="U5">
+        <v>35</v>
+      </c>
+      <c r="V5">
+        <v>21</v>
+      </c>
+      <c r="W5">
+        <v>23</v>
+      </c>
+      <c r="X5">
         <v>29</v>
       </c>
-      <c r="P5">
-[...14 lines deleted...]
-      <c r="U5">
+      <c r="Y5">
         <v>31</v>
       </c>
-      <c r="V5">
-[...9 lines deleted...]
-        <v>R10</v>
+      <c r="Z5">
+        <v>19</v>
+      </c>
+      <c r="AA5" t="str">
+        <v>R2, R8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="str">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="C6" t="str">
-        <v>Yannick Wonnenberg</v>
+        <v>Lukas Zörlaut</v>
       </c>
       <c r="D6" t="str">
         <v>DE</v>
       </c>
       <c r="E6" t="str">
-        <v>Speed Monkeys</v>
+        <v>Neon Simsports Orange</v>
       </c>
       <c r="F6" t="str">
         <v>PRO</v>
       </c>
       <c r="G6" t="str">
         <v/>
       </c>
       <c r="H6">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="I6">
-        <v>7</v>
+        <v>51</v>
       </c>
       <c r="J6">
-        <v>4767</v>
+        <v>3217</v>
       </c>
       <c r="K6">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="L6">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="N6">
-        <v>204</v>
-[...2 lines deleted...]
-        <v/>
+        <v>251</v>
+      </c>
+      <c r="O6">
+        <v>29</v>
       </c>
       <c r="P6">
+        <v>4</v>
+      </c>
+      <c r="Q6">
+        <v>23</v>
+      </c>
+      <c r="R6">
+        <v>21</v>
+      </c>
+      <c r="S6">
+        <v>25</v>
+      </c>
+      <c r="T6">
         <v>33</v>
       </c>
-      <c r="Q6" t="str">
-[...12 lines deleted...]
-        <v/>
+      <c r="U6">
+        <v>31</v>
       </c>
       <c r="V6">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="W6">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="X6">
+        <v>0</v>
+      </c>
+      <c r="Y6">
+        <v>29</v>
+      </c>
+      <c r="Z6">
         <v>31</v>
       </c>
-      <c r="Y6" t="str">
-        <v/>
+      <c r="AA6" t="str">
+        <v>R2, R4, R10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="str">
         <v>63</v>
       </c>
       <c r="C7" t="str">
         <v>Dennis Richter</v>
       </c>
       <c r="D7" t="str">
         <v>DE</v>
       </c>
       <c r="E7" t="str">
         <v>Speed Monkeys II</v>
       </c>
       <c r="F7" t="str">
         <v>PRO</v>
       </c>
       <c r="G7" t="str">
         <v/>
       </c>
       <c r="H7">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I7">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="J7">
         <v>2615</v>
       </c>
       <c r="K7">
-        <v>169</v>
+        <v>190</v>
       </c>
       <c r="L7">
         <v>45</v>
       </c>
       <c r="M7">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="N7">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="O7">
         <v>23</v>
       </c>
       <c r="P7">
         <v>0</v>
       </c>
       <c r="Q7">
         <v>27</v>
       </c>
       <c r="R7">
         <v>0</v>
       </c>
       <c r="S7">
         <v>17</v>
       </c>
       <c r="T7">
         <v>15</v>
       </c>
       <c r="U7">
         <v>25</v>
       </c>
       <c r="V7">
         <v>33</v>
       </c>
       <c r="W7">
         <v>29</v>
       </c>
       <c r="X7">
         <v>0</v>
       </c>
-      <c r="Y7" t="str">
-        <v>R4</v>
+      <c r="Y7">
+        <v>19</v>
+      </c>
+      <c r="Z7">
+        <v>2</v>
+      </c>
+      <c r="AA7" t="str">
+        <v>R2, R4, R12</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="str">
-        <v>222</v>
+        <v>14</v>
       </c>
       <c r="C8" t="str">
-        <v>Elias Schleich</v>
+        <v>Marius Becker</v>
       </c>
       <c r="D8" t="str">
         <v>DE</v>
       </c>
       <c r="E8" t="str">
-        <v>simracelab.de</v>
+        <v>Speed Monkeys II</v>
       </c>
       <c r="F8" t="str">
-        <v>AM</v>
+        <v>PRO</v>
       </c>
       <c r="G8" t="str">
         <v/>
       </c>
       <c r="H8">
         <v>9</v>
       </c>
       <c r="I8">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="J8">
-        <v>3260</v>
+        <v>3085</v>
       </c>
       <c r="K8">
-        <v>133</v>
+        <v>152</v>
       </c>
       <c r="L8">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="M8">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N8">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="O8">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="P8">
+        <v>29</v>
+      </c>
+      <c r="Q8">
+        <v>21</v>
+      </c>
+      <c r="R8">
+        <v>27</v>
+      </c>
+      <c r="S8">
+        <v>2</v>
+      </c>
+      <c r="T8" t="str">
+        <v/>
+      </c>
+      <c r="U8" t="str">
+        <v/>
+      </c>
+      <c r="V8" t="str">
+        <v/>
+      </c>
+      <c r="W8">
+        <v>25</v>
+      </c>
+      <c r="X8">
+        <v>0</v>
+      </c>
+      <c r="Y8">
         <v>23</v>
       </c>
-      <c r="Q8">
-[...23 lines deleted...]
-      <c r="Y8" t="str">
+      <c r="Z8">
+        <v>0</v>
+      </c>
+      <c r="AA8" t="str">
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="str">
-        <v>14</v>
+        <v>222</v>
       </c>
       <c r="C9" t="str">
-        <v>Marius Becker</v>
+        <v>Elias Schleich</v>
       </c>
       <c r="D9" t="str">
         <v>DE</v>
       </c>
       <c r="E9" t="str">
-        <v>Speed Monkeys II</v>
+        <v>simracelab.de</v>
       </c>
       <c r="F9" t="str">
-        <v>PRO</v>
+        <v>AM</v>
       </c>
       <c r="G9" t="str">
         <v/>
       </c>
       <c r="H9">
+        <v>10</v>
+      </c>
+      <c r="I9">
+        <v>46</v>
+      </c>
+      <c r="J9">
+        <v>3260</v>
+      </c>
+      <c r="K9">
+        <v>141</v>
+      </c>
+      <c r="L9">
+        <v>45</v>
+      </c>
+      <c r="M9">
+        <v>0</v>
+      </c>
+      <c r="N9">
+        <v>141</v>
+      </c>
+      <c r="O9">
+        <v>13</v>
+      </c>
+      <c r="P9">
+        <v>23</v>
+      </c>
+      <c r="Q9">
+        <v>19</v>
+      </c>
+      <c r="R9">
+        <v>5</v>
+      </c>
+      <c r="S9">
+        <v>15</v>
+      </c>
+      <c r="T9">
         <v>7</v>
       </c>
-      <c r="I9">
-[...26 lines deleted...]
-      <c r="R9">
+      <c r="U9">
+        <v>19</v>
+      </c>
+      <c r="V9">
+        <v>5</v>
+      </c>
+      <c r="W9" t="str">
+        <v/>
+      </c>
+      <c r="X9">
         <v>27</v>
       </c>
-      <c r="S9">
-[...18 lines deleted...]
-        <v/>
+      <c r="Y9">
+        <v>13</v>
+      </c>
+      <c r="Z9" t="str">
+        <v/>
+      </c>
+      <c r="AA9" t="str">
+        <v>R6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="str">
-        <v>69</v>
+        <v>08</v>
       </c>
       <c r="C10" t="str">
-        <v>Mario Severn</v>
+        <v>Gregor Micewski</v>
       </c>
       <c r="D10" t="str">
-        <v>DE</v>
+        <v>AT</v>
       </c>
       <c r="E10" t="str">
-        <v>Dat muss Kesseln - Veteranen</v>
+        <v>Neon Simsports Orange</v>
       </c>
       <c r="F10" t="str">
         <v>PRO</v>
       </c>
       <c r="G10" t="str">
         <v/>
       </c>
       <c r="H10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I10">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J10">
-        <v>3210</v>
+        <v>2636</v>
       </c>
       <c r="K10">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="L10">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="O10">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>19</v>
+      </c>
+      <c r="P10" t="str">
+        <v/>
       </c>
       <c r="Q10">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="R10">
+        <v>9</v>
+      </c>
+      <c r="S10">
+        <v>11</v>
+      </c>
+      <c r="T10">
+        <v>0</v>
+      </c>
+      <c r="U10" t="str">
+        <v/>
+      </c>
+      <c r="V10">
+        <v>29</v>
+      </c>
+      <c r="W10">
+        <v>0</v>
+      </c>
+      <c r="X10">
         <v>25</v>
       </c>
-      <c r="S10">
-[...18 lines deleted...]
-        <v/>
+      <c r="Y10">
+        <v>17</v>
+      </c>
+      <c r="Z10">
+        <v>15</v>
+      </c>
+      <c r="AA10" t="str">
+        <v>R9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="str">
-        <v>08</v>
+        <v>69</v>
       </c>
       <c r="C11" t="str">
-        <v>Gregor Micewski</v>
+        <v>Mario Severn</v>
       </c>
       <c r="D11" t="str">
-        <v>AT</v>
+        <v>DE</v>
       </c>
       <c r="E11" t="str">
-        <v>Neon Simsports Orange</v>
+        <v>Dat muss Kesseln - Veteranen</v>
       </c>
       <c r="F11" t="str">
         <v>PRO</v>
       </c>
       <c r="G11" t="str">
         <v/>
       </c>
       <c r="H11">
         <v>8</v>
       </c>
       <c r="I11">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="J11">
-        <v>2636</v>
+        <v>3210</v>
       </c>
       <c r="K11">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="L11">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
       <c r="N11">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="O11">
-        <v>19</v>
-[...2 lines deleted...]
-        <v/>
+        <v>27</v>
+      </c>
+      <c r="P11">
+        <v>27</v>
       </c>
       <c r="Q11">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="R11">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="S11">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T11">
-        <v>0</v>
-[...2 lines deleted...]
-        <v/>
+        <v>35</v>
+      </c>
+      <c r="U11">
+        <v>3</v>
       </c>
       <c r="V11">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>0</v>
+      </c>
+      <c r="W11" t="str">
+        <v/>
+      </c>
+      <c r="X11" t="str">
+        <v/>
       </c>
       <c r="Y11" t="str">
+        <v/>
+      </c>
+      <c r="Z11" t="str">
+        <v/>
+      </c>
+      <c r="AA11" t="str">
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="str">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C12" t="str">
-        <v>Kevin Osiewacz</v>
+        <v>Alvin Frauenknecht</v>
       </c>
       <c r="D12" t="str">
         <v>DE</v>
       </c>
       <c r="E12" t="str">
-        <v>Dat muss Kesseln - Veteranen</v>
+        <v>Melanzani Racing</v>
       </c>
       <c r="F12" t="str">
         <v>PRO</v>
       </c>
       <c r="G12" t="str">
         <v/>
       </c>
       <c r="H12">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I12">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="J12">
-        <v>2852</v>
+        <v>2780</v>
       </c>
       <c r="K12">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="L12">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="M12">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="N12">
-        <v>104</v>
-[...2 lines deleted...]
-        <v/>
+        <v>106</v>
+      </c>
+      <c r="O12">
+        <v>0</v>
       </c>
       <c r="P12">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="Q12">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="R12">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="S12">
+        <v>0</v>
+      </c>
+      <c r="S12" t="str">
+        <v/>
+      </c>
+      <c r="T12" t="str">
+        <v/>
+      </c>
+      <c r="U12">
+        <v>0</v>
+      </c>
+      <c r="V12" t="str">
+        <v/>
+      </c>
+      <c r="W12">
         <v>21</v>
       </c>
-      <c r="T12">
-[...14 lines deleted...]
-      <c r="Y12" t="str">
+      <c r="X12" t="str">
+        <v/>
+      </c>
+      <c r="Y12">
+        <v>35</v>
+      </c>
+      <c r="Z12" t="str">
+        <v/>
+      </c>
+      <c r="AA12" t="str">
         <v/>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="str">
-        <v>404</v>
+        <v>117</v>
       </c>
       <c r="C13" t="str">
-        <v>Benjamin Warnow</v>
+        <v>Ricardo Still</v>
       </c>
       <c r="D13" t="str">
-        <v>CH</v>
+        <v>DE</v>
       </c>
       <c r="E13" t="str">
-        <v>Neon Simsports Red</v>
+        <v>Neon Simsports Blue</v>
       </c>
       <c r="F13" t="str">
         <v>AM</v>
       </c>
       <c r="G13" t="str">
         <v/>
       </c>
       <c r="H13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I13">
-        <v>55</v>
+        <v>106</v>
       </c>
       <c r="J13">
-        <v>1827</v>
+        <v>2299</v>
       </c>
       <c r="K13">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L13">
         <v>45</v>
       </c>
       <c r="M13">
         <v>0</v>
       </c>
       <c r="N13">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="O13">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="P13">
+        <v>1</v>
+      </c>
+      <c r="Q13">
+        <v>0</v>
+      </c>
+      <c r="R13">
+        <v>0</v>
+      </c>
+      <c r="S13">
+        <v>4</v>
+      </c>
+      <c r="T13">
         <v>3</v>
       </c>
-      <c r="Q13">
+      <c r="U13">
         <v>13</v>
       </c>
-      <c r="R13">
-[...8 lines deleted...]
-      <c r="U13">
+      <c r="V13">
         <v>15</v>
       </c>
-      <c r="V13">
-[...1 lines deleted...]
-      </c>
       <c r="W13">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="X13">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>R5</v>
+        <v>23</v>
+      </c>
+      <c r="Y13">
+        <v>11</v>
+      </c>
+      <c r="Z13">
+        <v>23</v>
+      </c>
+      <c r="AA13" t="str">
+        <v>R3, R4, R6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="str">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="C14" t="str">
-        <v>Michael Gasser</v>
+        <v>Robert Gradwohl</v>
       </c>
       <c r="D14" t="str">
-        <v>IT</v>
+        <v>AT</v>
       </c>
       <c r="E14" t="str">
-        <v/>
+        <v>Styrian Racing</v>
       </c>
       <c r="F14" t="str">
         <v>PRO</v>
       </c>
       <c r="G14" t="str">
         <v/>
       </c>
       <c r="H14">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="I14">
+        <v>55</v>
+      </c>
+      <c r="J14">
+        <v>2288</v>
+      </c>
+      <c r="K14">
+        <v>104</v>
+      </c>
+      <c r="L14">
+        <v>45</v>
+      </c>
+      <c r="M14">
+        <v>0</v>
+      </c>
+      <c r="N14">
+        <v>104</v>
+      </c>
+      <c r="O14">
         <v>11</v>
       </c>
-      <c r="J14">
-[...5 lines deleted...]
-      <c r="L14">
+      <c r="P14">
+        <v>17</v>
+      </c>
+      <c r="Q14">
+        <v>0</v>
+      </c>
+      <c r="R14">
+        <v>2</v>
+      </c>
+      <c r="S14">
+        <v>13</v>
+      </c>
+      <c r="T14">
+        <v>0</v>
+      </c>
+      <c r="U14">
+        <v>1</v>
+      </c>
+      <c r="V14">
+        <v>9</v>
+      </c>
+      <c r="W14">
+        <v>7</v>
+      </c>
+      <c r="X14">
+        <v>21</v>
+      </c>
+      <c r="Y14">
         <v>15</v>
       </c>
-      <c r="M14">
-[...36 lines deleted...]
-        <v/>
+      <c r="Z14">
+        <v>9</v>
+      </c>
+      <c r="AA14" t="str">
+        <v>R3, R4, R7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="str">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C15" t="str">
-        <v>Michele Grupe</v>
+        <v>Kevin Osiewacz</v>
       </c>
       <c r="D15" t="str">
         <v>DE</v>
       </c>
       <c r="E15" t="str">
-        <v>UNIQUE-SIM Motorsports</v>
+        <v>Dat muss Kesseln - Veteranen</v>
       </c>
       <c r="F15" t="str">
         <v>PRO</v>
       </c>
       <c r="G15" t="str">
         <v/>
       </c>
       <c r="H15">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="I15">
-        <v>24</v>
+        <v>74</v>
       </c>
       <c r="J15">
-        <v>3771</v>
+        <v>2852</v>
       </c>
       <c r="K15">
-        <v>83</v>
+        <v>104</v>
       </c>
       <c r="L15">
+        <v>45</v>
+      </c>
+      <c r="M15">
+        <v>0</v>
+      </c>
+      <c r="N15">
+        <v>104</v>
+      </c>
+      <c r="O15" t="str">
+        <v/>
+      </c>
+      <c r="P15">
+        <v>11</v>
+      </c>
+      <c r="Q15">
+        <v>0</v>
+      </c>
+      <c r="R15">
+        <v>7</v>
+      </c>
+      <c r="S15">
+        <v>21</v>
+      </c>
+      <c r="T15">
+        <v>0</v>
+      </c>
+      <c r="U15">
+        <v>23</v>
+      </c>
+      <c r="V15">
+        <v>27</v>
+      </c>
+      <c r="W15" t="str">
+        <v/>
+      </c>
+      <c r="X15">
         <v>15</v>
       </c>
-      <c r="M15">
-[...35 lines deleted...]
-      <c r="Y15" t="str">
+      <c r="Y15">
+        <v>0</v>
+      </c>
+      <c r="Z15" t="str">
+        <v/>
+      </c>
+      <c r="AA15" t="str">
         <v/>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="str">
-        <v>60</v>
+        <v>404</v>
       </c>
       <c r="C16" t="str">
-        <v>Robert Gradwohl</v>
+        <v>Benjamin Warnow</v>
       </c>
       <c r="D16" t="str">
-        <v>AT</v>
+        <v>CH</v>
       </c>
       <c r="E16" t="str">
-        <v>Styrian Racing</v>
+        <v>Neon Simsports Red</v>
       </c>
       <c r="F16" t="str">
-        <v>PRO</v>
+        <v>AM</v>
       </c>
       <c r="G16" t="str">
         <v/>
       </c>
       <c r="H16">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I16">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="J16">
-        <v>2249</v>
+        <v>1827</v>
       </c>
       <c r="K16">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="L16">
         <v>45</v>
       </c>
       <c r="M16">
         <v>0</v>
       </c>
       <c r="N16">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="O16">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="P16">
+        <v>3</v>
+      </c>
+      <c r="Q16">
+        <v>13</v>
+      </c>
+      <c r="R16">
         <v>17</v>
       </c>
-      <c r="Q16">
-[...4 lines deleted...]
-      </c>
       <c r="S16">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="T16">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="U16">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="V16">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="W16">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="X16">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>R3</v>
+        <v>3</v>
+      </c>
+      <c r="Y16">
+        <v>0</v>
+      </c>
+      <c r="Z16" t="str">
+        <v/>
+      </c>
+      <c r="AA16" t="str">
+        <v>R5, R11</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="str">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C17" t="str">
-        <v>Klaus Oberlaender</v>
+        <v>Christian Hartl</v>
       </c>
       <c r="D17" t="str">
         <v>DE</v>
       </c>
       <c r="E17" t="str">
-        <v>Speed Monkeys II</v>
+        <v>Melanzani Racing 01</v>
       </c>
       <c r="F17" t="str">
         <v>PRO</v>
       </c>
       <c r="G17" t="str">
         <v/>
       </c>
       <c r="H17">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I17">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="J17">
-        <v>2838</v>
+        <v>4090</v>
       </c>
       <c r="K17">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="L17">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="M17">
         <v>0</v>
       </c>
       <c r="N17">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="O17">
+        <v>0</v>
+      </c>
+      <c r="P17" t="str">
+        <v/>
+      </c>
+      <c r="Q17">
+        <v>0</v>
+      </c>
+      <c r="R17">
+        <v>23</v>
+      </c>
+      <c r="S17" t="str">
+        <v/>
+      </c>
+      <c r="T17">
+        <v>29</v>
+      </c>
+      <c r="U17" t="str">
+        <v/>
+      </c>
+      <c r="V17" t="str">
+        <v/>
+      </c>
+      <c r="W17" t="str">
+        <v/>
+      </c>
+      <c r="X17" t="str">
+        <v/>
+      </c>
+      <c r="Y17">
         <v>21</v>
       </c>
-      <c r="P17">
-[...27 lines deleted...]
-        <v>R4</v>
+      <c r="Z17">
+        <v>29</v>
+      </c>
+      <c r="AA17" t="str">
+        <v/>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="str">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C18" t="str">
-        <v>Alvin Frauenknecht</v>
+        <v>Michael Gasser</v>
       </c>
       <c r="D18" t="str">
-        <v>DE</v>
+        <v>IT</v>
       </c>
       <c r="E18" t="str">
-        <v>Melanzani Racing</v>
+        <v/>
       </c>
       <c r="F18" t="str">
         <v>PRO</v>
       </c>
       <c r="G18" t="str">
         <v/>
       </c>
       <c r="H18">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I18">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="J18">
-        <v>2505</v>
+        <v>3364</v>
       </c>
       <c r="K18">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="L18">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="M18">
         <v>0</v>
       </c>
       <c r="N18">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>91</v>
+      </c>
+      <c r="O18" t="str">
+        <v/>
       </c>
       <c r="P18">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="Q18">
+        <v>31</v>
+      </c>
+      <c r="Q18" t="str">
+        <v/>
+      </c>
+      <c r="R18" t="str">
+        <v/>
+      </c>
+      <c r="S18">
+        <v>31</v>
+      </c>
+      <c r="T18" t="str">
+        <v/>
+      </c>
+      <c r="U18">
         <v>29</v>
       </c>
-      <c r="R18">
-[...15 lines deleted...]
-        <v>21</v>
+      <c r="V18">
+        <v>0</v>
+      </c>
+      <c r="W18" t="str">
+        <v/>
       </c>
       <c r="X18" t="str">
         <v/>
       </c>
       <c r="Y18" t="str">
+        <v/>
+      </c>
+      <c r="Z18" t="str">
+        <v/>
+      </c>
+      <c r="AA18" t="str">
         <v/>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="str">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="C19" t="str">
-        <v>Ricardo Still</v>
+        <v>Michele Grupe</v>
       </c>
       <c r="D19" t="str">
         <v>DE</v>
       </c>
       <c r="E19" t="str">
-        <v>Neon Simsports Blue</v>
+        <v>UNIQUE-SIM Motorsports</v>
       </c>
       <c r="F19" t="str">
-        <v>AM</v>
+        <v>PRO</v>
       </c>
       <c r="G19" t="str">
         <v/>
       </c>
       <c r="H19">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="I19">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="J19">
-        <v>2125</v>
+        <v>3771</v>
       </c>
       <c r="K19">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="L19">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="M19">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N19">
-        <v>73</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>82</v>
+      </c>
+      <c r="O19" t="str">
+        <v/>
+      </c>
+      <c r="P19" t="str">
+        <v/>
+      </c>
+      <c r="Q19" t="str">
+        <v/>
       </c>
       <c r="R19">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="S19">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>23</v>
+      </c>
+      <c r="T19" t="str">
+        <v/>
       </c>
       <c r="U19">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="V19">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>0</v>
+      </c>
+      <c r="W19" t="str">
+        <v/>
+      </c>
+      <c r="X19" t="str">
+        <v/>
       </c>
       <c r="Y19" t="str">
-        <v>R4</v>
+        <v/>
+      </c>
+      <c r="Z19" t="str">
+        <v/>
+      </c>
+      <c r="AA19" t="str">
+        <v/>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="str">
         <v>15</v>
       </c>
       <c r="C20" t="str">
         <v>Justin Christiansen</v>
       </c>
       <c r="D20" t="str">
         <v>DE</v>
       </c>
       <c r="E20" t="str">
         <v>Neon Simsports Blue</v>
       </c>
       <c r="F20" t="str">
         <v>PRO</v>
       </c>
       <c r="G20" t="str">
         <v/>
       </c>
       <c r="H20">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I20">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="J20">
         <v>2026</v>
       </c>
       <c r="K20">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="L20">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M20">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="N20">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="O20">
         <v>4</v>
       </c>
       <c r="P20" t="str">
         <v/>
       </c>
       <c r="Q20" t="str">
         <v/>
       </c>
       <c r="R20">
         <v>11</v>
       </c>
       <c r="S20">
         <v>0</v>
       </c>
       <c r="T20">
         <v>31</v>
       </c>
       <c r="U20">
         <v>7</v>
       </c>
       <c r="V20">
         <v>0</v>
       </c>
       <c r="W20">
         <v>0</v>
       </c>
       <c r="X20">
         <v>19</v>
       </c>
-      <c r="Y20" t="str">
-        <v/>
+      <c r="Y20">
+        <v>7</v>
+      </c>
+      <c r="Z20">
+        <v>5</v>
+      </c>
+      <c r="AA20" t="str">
+        <v>R5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="str">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="C21" t="str">
-        <v>Andre Rajkovic</v>
+        <v>Klaus Oberlaender</v>
       </c>
       <c r="D21" t="str">
-        <v>AT</v>
+        <v>DE</v>
       </c>
       <c r="E21" t="str">
-        <v>Team Heusinkveld</v>
+        <v>Speed Monkeys II</v>
       </c>
       <c r="F21" t="str">
         <v>PRO</v>
       </c>
       <c r="G21" t="str">
         <v/>
       </c>
       <c r="H21">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I21">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="J21">
-        <v>4090</v>
+        <v>2838</v>
       </c>
       <c r="K21">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="L21">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="M21">
         <v>0</v>
       </c>
       <c r="N21">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="O21">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="P21">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="Q21">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="R21">
+        <v>0</v>
+      </c>
+      <c r="S21">
+        <v>0</v>
+      </c>
+      <c r="T21">
+        <v>0</v>
+      </c>
+      <c r="U21">
+        <v>11</v>
+      </c>
+      <c r="V21">
+        <v>19</v>
+      </c>
+      <c r="W21">
+        <v>4</v>
+      </c>
+      <c r="X21">
         <v>13</v>
       </c>
-      <c r="S21">
-[...16 lines deleted...]
-      </c>
       <c r="Y21" t="str">
         <v/>
+      </c>
+      <c r="Z21" t="str">
+        <v/>
+      </c>
+      <c r="AA21" t="str">
+        <v>R4</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="str">
         <v>146</v>
       </c>
       <c r="C22" t="str">
         <v>Christoph Kiesel</v>
       </c>
       <c r="D22" t="str">
         <v>DE</v>
       </c>
       <c r="E22" t="str">
         <v>WS Racing  eSports #Blue [CAS WCT]</v>
       </c>
       <c r="F22" t="str">
         <v>AM</v>
       </c>
       <c r="G22" t="str">
         <v/>
       </c>
       <c r="H22">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I22">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="J22">
         <v>2208</v>
       </c>
       <c r="K22">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="L22">
         <v>45</v>
       </c>
       <c r="M22">
         <v>0</v>
       </c>
       <c r="N22">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="O22">
         <v>5</v>
       </c>
       <c r="P22">
         <v>0</v>
       </c>
       <c r="Q22">
         <v>0</v>
       </c>
       <c r="R22">
         <v>15</v>
       </c>
       <c r="S22">
         <v>0</v>
       </c>
       <c r="T22">
         <v>23</v>
       </c>
       <c r="U22">
         <v>0</v>
       </c>
       <c r="V22" t="str">
         <v/>
       </c>
       <c r="W22">
         <v>15</v>
       </c>
       <c r="X22">
         <v>11</v>
       </c>
-      <c r="Y22" t="str">
-        <v/>
+      <c r="Y22">
+        <v>1</v>
+      </c>
+      <c r="Z22">
+        <v>7</v>
+      </c>
+      <c r="AA22" t="str">
+        <v>R5, R7</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="str">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="C23" t="str">
-        <v>Zilvio Korenjak</v>
+        <v>Andre Rajkovic</v>
       </c>
       <c r="D23" t="str">
-        <v>RO</v>
+        <v>AT</v>
       </c>
       <c r="E23" t="str">
-        <v>Sydney Sweeney Academy</v>
+        <v>Team Heusinkveld</v>
       </c>
       <c r="F23" t="str">
         <v>PRO</v>
       </c>
       <c r="G23" t="str">
-        <v>Retired</v>
+        <v/>
       </c>
       <c r="H23">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I23">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="J23">
-        <v>6805</v>
+        <v>4090</v>
       </c>
       <c r="K23">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L23">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="M23">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N23">
-        <v>68</v>
-[...2 lines deleted...]
-        <v/>
+        <v>70</v>
+      </c>
+      <c r="O23">
+        <v>17</v>
       </c>
       <c r="P23">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="Q23">
-        <v>33</v>
-[...11 lines deleted...]
-        <v/>
+        <v>17</v>
+      </c>
+      <c r="R23">
+        <v>13</v>
+      </c>
+      <c r="S23">
+        <v>9</v>
+      </c>
+      <c r="T23">
+        <v>0</v>
+      </c>
+      <c r="U23">
+        <v>0</v>
       </c>
       <c r="V23" t="str">
         <v/>
       </c>
       <c r="W23" t="str">
         <v/>
       </c>
       <c r="X23" t="str">
         <v/>
       </c>
       <c r="Y23" t="str">
+        <v/>
+      </c>
+      <c r="Z23" t="str">
+        <v/>
+      </c>
+      <c r="AA23" t="str">
         <v/>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="str">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="C24" t="str">
-        <v>Christian Hartl</v>
+        <v>Zilvio Korenjak</v>
       </c>
       <c r="D24" t="str">
-        <v>DE</v>
+        <v>RO</v>
       </c>
       <c r="E24" t="str">
-        <v>Melanzani Racing 01</v>
+        <v>Sydney Sweeney Academy</v>
       </c>
       <c r="F24" t="str">
         <v>PRO</v>
       </c>
       <c r="G24" t="str">
-        <v/>
+        <v>Retired</v>
       </c>
       <c r="H24">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I24">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J24">
-        <v>4064</v>
+        <v>6805</v>
       </c>
       <c r="K24">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="L24">
         <v>10</v>
       </c>
       <c r="M24">
         <v>0</v>
       </c>
       <c r="N24">
-        <v>52</v>
-[...5 lines deleted...]
-        <v/>
+        <v>68</v>
+      </c>
+      <c r="O24" t="str">
+        <v/>
+      </c>
+      <c r="P24">
+        <v>35</v>
       </c>
       <c r="Q24">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>33</v>
+      </c>
+      <c r="R24" t="str">
+        <v/>
       </c>
       <c r="S24" t="str">
         <v/>
       </c>
-      <c r="T24">
-        <v>29</v>
+      <c r="T24" t="str">
+        <v/>
       </c>
       <c r="U24" t="str">
         <v/>
       </c>
       <c r="V24" t="str">
         <v/>
       </c>
       <c r="W24" t="str">
         <v/>
       </c>
       <c r="X24" t="str">
         <v/>
       </c>
       <c r="Y24" t="str">
+        <v/>
+      </c>
+      <c r="Z24" t="str">
+        <v/>
+      </c>
+      <c r="AA24" t="str">
         <v/>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="str">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C25" t="str">
-        <v>Kevin Homburg</v>
+        <v>Michael Gessner</v>
       </c>
       <c r="D25" t="str">
         <v>DE</v>
       </c>
       <c r="E25" t="str">
-        <v>CAS Tech Performance Red</v>
+        <v>VR46 Racing</v>
       </c>
       <c r="F25" t="str">
         <v>PRO</v>
       </c>
       <c r="G25" t="str">
         <v/>
       </c>
       <c r="H25">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I25">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="J25">
-        <v>3048</v>
+        <v>2220</v>
       </c>
       <c r="K25">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L25">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="M25">
         <v>0</v>
       </c>
       <c r="N25">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O25">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="P25" t="str">
         <v/>
       </c>
       <c r="Q25">
+        <v>0</v>
+      </c>
+      <c r="R25">
+        <v>0</v>
+      </c>
+      <c r="S25">
+        <v>7</v>
+      </c>
+      <c r="T25">
+        <v>17</v>
+      </c>
+      <c r="U25">
+        <v>0</v>
+      </c>
+      <c r="V25" t="str">
+        <v/>
+      </c>
+      <c r="W25">
         <v>2</v>
       </c>
-      <c r="R25">
-[...11 lines deleted...]
-      <c r="V25">
+      <c r="X25">
+        <v>7</v>
+      </c>
+      <c r="Y25">
+        <v>3</v>
+      </c>
+      <c r="Z25">
         <v>17</v>
       </c>
-      <c r="W25">
-[...6 lines deleted...]
-        <v/>
+      <c r="AA25" t="str">
+        <v>R3</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="str">
-        <v>64</v>
+        <v>93</v>
       </c>
       <c r="C26" t="str">
-        <v>Tim Eilzer</v>
+        <v>Aaron Hatcher</v>
       </c>
       <c r="D26" t="str">
         <v>DE</v>
       </c>
       <c r="E26" t="str">
-        <v>Melanzani Racing</v>
+        <v>Dat muss Kesseln</v>
       </c>
       <c r="F26" t="str">
         <v>PRO</v>
       </c>
       <c r="G26" t="str">
-        <v>Retired</v>
+        <v/>
       </c>
       <c r="H26">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="I26">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="J26">
-        <v>3660</v>
+        <v>2347</v>
       </c>
       <c r="K26">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L26">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="M26">
         <v>0</v>
       </c>
       <c r="N26">
-        <v>44</v>
-[...5 lines deleted...]
-        <v/>
+        <v>50</v>
+      </c>
+      <c r="O26">
+        <v>15</v>
+      </c>
+      <c r="P26">
+        <v>21</v>
       </c>
       <c r="Q26">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="R26">
-        <v>19</v>
-[...11 lines deleted...]
-        <v/>
+        <v>0</v>
+      </c>
+      <c r="S26">
+        <v>0</v>
+      </c>
+      <c r="T26" t="str">
+        <v/>
+      </c>
+      <c r="U26">
+        <v>5</v>
+      </c>
+      <c r="V26">
+        <v>0</v>
       </c>
       <c r="W26" t="str">
         <v/>
       </c>
-      <c r="X26" t="str">
-[...2 lines deleted...]
-      <c r="Y26" t="str">
+      <c r="X26">
+        <v>0</v>
+      </c>
+      <c r="Y26">
+        <v>9</v>
+      </c>
+      <c r="Z26" t="str">
+        <v/>
+      </c>
+      <c r="AA26" t="str">
         <v/>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="str">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="C27" t="str">
-        <v>Aaron Hatcher</v>
+        <v>Kevin Homburg</v>
       </c>
       <c r="D27" t="str">
         <v>DE</v>
       </c>
       <c r="E27" t="str">
-        <v>Dat muss Kesseln</v>
+        <v>CAS Tech Performance Red</v>
       </c>
       <c r="F27" t="str">
         <v>PRO</v>
       </c>
       <c r="G27" t="str">
         <v/>
       </c>
       <c r="H27">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="I27">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="J27">
-        <v>2326</v>
+        <v>3048</v>
       </c>
       <c r="K27">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="L27">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="M27">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N27">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O27">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="P27">
+        <v>9</v>
+      </c>
+      <c r="P27" t="str">
+        <v/>
+      </c>
+      <c r="Q27">
+        <v>2</v>
+      </c>
+      <c r="R27">
+        <v>0</v>
+      </c>
+      <c r="S27" t="str">
+        <v/>
+      </c>
+      <c r="T27" t="str">
+        <v/>
+      </c>
+      <c r="U27">
         <v>21</v>
       </c>
-      <c r="Q27">
-[...13 lines deleted...]
-      </c>
       <c r="V27">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>17</v>
+      </c>
+      <c r="W27">
+        <v>0</v>
+      </c>
+      <c r="X27" t="str">
+        <v/>
       </c>
       <c r="Y27" t="str">
+        <v/>
+      </c>
+      <c r="Z27" t="str">
+        <v/>
+      </c>
+      <c r="AA27" t="str">
         <v/>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="str">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C28" t="str">
-        <v>Fritz Morawetz</v>
+        <v>Tim Eilzer</v>
       </c>
       <c r="D28" t="str">
-        <v>AT</v>
+        <v>DE</v>
       </c>
       <c r="E28" t="str">
-        <v>Neon Simsports Red</v>
+        <v>Melanzani Racing</v>
       </c>
       <c r="F28" t="str">
         <v>PRO</v>
       </c>
       <c r="G28" t="str">
-        <v/>
+        <v>Retired</v>
       </c>
       <c r="H28">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="I28">
-        <v>59</v>
+        <v>12</v>
       </c>
       <c r="J28">
-        <v>2294</v>
+        <v>3660</v>
       </c>
       <c r="K28">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L28">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="M28">
         <v>0</v>
       </c>
       <c r="N28">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="O28" t="str">
+        <v/>
+      </c>
+      <c r="P28" t="str">
+        <v/>
       </c>
       <c r="Q28">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="R28">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="S28" t="str">
         <v/>
       </c>
       <c r="T28">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>5</v>
+        <v>0</v>
+      </c>
+      <c r="U28" t="str">
+        <v/>
+      </c>
+      <c r="V28" t="str">
+        <v/>
+      </c>
+      <c r="W28" t="str">
+        <v/>
+      </c>
+      <c r="X28" t="str">
+        <v/>
       </c>
       <c r="Y28" t="str">
+        <v/>
+      </c>
+      <c r="Z28" t="str">
+        <v/>
+      </c>
+      <c r="AA28" t="str">
         <v/>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="str">
-        <v>334</v>
+        <v>581</v>
       </c>
       <c r="C29" t="str">
-        <v>Dirk Bolte</v>
+        <v>Manfred Baar</v>
       </c>
       <c r="D29" t="str">
-        <v>DE</v>
+        <v>AT</v>
       </c>
       <c r="E29" t="str">
-        <v>FRAMIDI Racing</v>
+        <v>DanKüchen Motorsport II</v>
       </c>
       <c r="F29" t="str">
         <v>AM</v>
       </c>
       <c r="G29" t="str">
         <v/>
       </c>
       <c r="H29">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I29">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="J29">
-        <v>1707</v>
+        <v>1633</v>
       </c>
       <c r="K29">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L29">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M29">
         <v>0</v>
       </c>
       <c r="N29">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O29">
         <v>0</v>
       </c>
       <c r="P29">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="Q29">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9</v>
+      </c>
+      <c r="R29" t="str">
+        <v/>
       </c>
       <c r="S29">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T29">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="U29">
-        <v>0</v>
-[...5 lines deleted...]
-        <v/>
+        <v>4</v>
+      </c>
+      <c r="V29">
+        <v>0</v>
+      </c>
+      <c r="W29">
+        <v>0</v>
       </c>
       <c r="X29">
-        <v>17</v>
-[...2 lines deleted...]
-        <v/>
+        <v>4</v>
+      </c>
+      <c r="Y29">
+        <v>0</v>
+      </c>
+      <c r="Z29">
+        <v>21</v>
+      </c>
+      <c r="AA29" t="str">
+        <v>R1, R2</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="str">
-        <v>777</v>
+        <v>62</v>
       </c>
       <c r="C30" t="str">
-        <v>Hubert Diethard</v>
+        <v>Fritz Morawetz</v>
       </c>
       <c r="D30" t="str">
         <v>AT</v>
       </c>
       <c r="E30" t="str">
-        <v>DanKüchen Motorsport I</v>
+        <v>Neon Simsports Red</v>
       </c>
       <c r="F30" t="str">
-        <v>AM</v>
+        <v>PRO</v>
       </c>
       <c r="G30" t="str">
         <v/>
       </c>
       <c r="H30">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I30">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="J30">
-        <v>1978</v>
+        <v>2294</v>
       </c>
       <c r="K30">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="L30">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="M30">
         <v>0</v>
       </c>
       <c r="N30">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O30">
         <v>0</v>
       </c>
-      <c r="P30" t="str">
-        <v/>
+      <c r="P30">
+        <v>0</v>
       </c>
       <c r="Q30">
         <v>0</v>
       </c>
-      <c r="R30" t="str">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="R30">
+        <v>4</v>
+      </c>
+      <c r="S30" t="str">
+        <v/>
       </c>
       <c r="T30">
+        <v>5</v>
+      </c>
+      <c r="U30">
+        <v>0</v>
+      </c>
+      <c r="V30">
+        <v>7</v>
+      </c>
+      <c r="W30">
         <v>19</v>
       </c>
-      <c r="U30" t="str">
-[...7 lines deleted...]
-      </c>
       <c r="X30">
-        <v>1</v>
-[...2 lines deleted...]
-        <v/>
+        <v>5</v>
+      </c>
+      <c r="Y30">
+        <v>0</v>
+      </c>
+      <c r="Z30" t="str">
+        <v/>
+      </c>
+      <c r="AA30" t="str">
+        <v>R3</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="str">
-        <v>46</v>
+        <v>173</v>
       </c>
       <c r="C31" t="str">
-        <v>Michael Gessner</v>
+        <v>Thomas Kuebler</v>
       </c>
       <c r="D31" t="str">
         <v>DE</v>
       </c>
       <c r="E31" t="str">
-        <v>VR46 Racing</v>
+        <v>CAS Tech Performance Red</v>
       </c>
       <c r="F31" t="str">
-        <v>PRO</v>
+        <v>AM</v>
       </c>
       <c r="G31" t="str">
         <v/>
       </c>
       <c r="H31">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I31">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="J31">
-        <v>2154</v>
+        <v>2035</v>
       </c>
       <c r="K31">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="L31">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M31">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="N31">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="O31">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="P31" t="str">
         <v/>
       </c>
       <c r="Q31">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R31">
         <v>0</v>
       </c>
       <c r="S31">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="T31">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="U31">
-        <v>0</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2</v>
+      </c>
+      <c r="V31">
+        <v>11</v>
       </c>
       <c r="W31">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="X31">
-        <v>7</v>
-[...2 lines deleted...]
-        <v/>
+        <v>0</v>
+      </c>
+      <c r="Y31">
+        <v>0</v>
+      </c>
+      <c r="Z31">
+        <v>13</v>
+      </c>
+      <c r="AA31" t="str">
+        <v>R10, R11</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="str">
-        <v>173</v>
+        <v>777</v>
       </c>
       <c r="C32" t="str">
-        <v>Thomas Kuebler</v>
+        <v>Hubert Diethard</v>
       </c>
       <c r="D32" t="str">
-        <v>DE</v>
+        <v>AT</v>
       </c>
       <c r="E32" t="str">
-        <v>CAS Tech Performance Red</v>
+        <v>DanKüchen Motorsport I</v>
       </c>
       <c r="F32" t="str">
         <v>AM</v>
       </c>
       <c r="G32" t="str">
         <v/>
       </c>
       <c r="H32">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I32">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="J32">
-        <v>2035</v>
+        <v>1978</v>
       </c>
       <c r="K32">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="L32">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M32">
         <v>0</v>
       </c>
       <c r="N32">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="O32">
+        <v>0</v>
+      </c>
+      <c r="P32" t="str">
+        <v/>
+      </c>
+      <c r="Q32">
+        <v>0</v>
+      </c>
+      <c r="R32" t="str">
+        <v/>
+      </c>
+      <c r="S32">
+        <v>0</v>
+      </c>
+      <c r="T32">
+        <v>19</v>
+      </c>
+      <c r="U32" t="str">
+        <v/>
+      </c>
+      <c r="V32">
+        <v>13</v>
+      </c>
+      <c r="W32" t="str">
+        <v/>
+      </c>
+      <c r="X32">
+        <v>1</v>
+      </c>
+      <c r="Y32">
+        <v>2</v>
+      </c>
+      <c r="Z32">
         <v>3</v>
       </c>
-      <c r="P32" t="str">
-[...26 lines deleted...]
-      <c r="Y32" t="str">
+      <c r="AA32" t="str">
         <v/>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="str">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="C33" t="str">
-        <v>Florian Roessler</v>
+        <v>Mike Girenz</v>
       </c>
       <c r="D33" t="str">
         <v>DE</v>
       </c>
       <c r="E33" t="str">
-        <v>Neon Simsports Green</v>
+        <v>FRAMIDI Racing</v>
       </c>
       <c r="F33" t="str">
         <v>PRO</v>
       </c>
       <c r="G33" t="str">
         <v/>
       </c>
       <c r="H33">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I33">
-        <v>6</v>
+        <v>69</v>
       </c>
       <c r="J33">
-        <v>2045</v>
+        <v>2414</v>
       </c>
       <c r="K33">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="L33">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="M33">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N33">
-        <v>28</v>
-[...11 lines deleted...]
-        <v/>
+        <v>36</v>
+      </c>
+      <c r="O33">
+        <v>0</v>
+      </c>
+      <c r="P33">
+        <v>0</v>
+      </c>
+      <c r="Q33">
+        <v>3</v>
+      </c>
+      <c r="R33">
+        <v>0</v>
       </c>
       <c r="S33">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="T33" t="str">
         <v/>
       </c>
       <c r="U33">
-        <v>9</v>
-[...8 lines deleted...]
-        <v/>
+        <v>0</v>
+      </c>
+      <c r="V33">
+        <v>1</v>
+      </c>
+      <c r="W33">
+        <v>3</v>
+      </c>
+      <c r="X33">
+        <v>0</v>
       </c>
       <c r="Y33" t="str">
         <v/>
+      </c>
+      <c r="Z33">
+        <v>25</v>
+      </c>
+      <c r="AA33" t="str">
+        <v>R1</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="str">
-        <v>581</v>
+        <v>334</v>
       </c>
       <c r="C34" t="str">
-        <v>Manfred Baar</v>
+        <v>Dirk Bolte</v>
       </c>
       <c r="D34" t="str">
-        <v>AT</v>
+        <v>DE</v>
       </c>
       <c r="E34" t="str">
-        <v>DanKüchen Motorsport II</v>
+        <v>FRAMIDI Racing</v>
       </c>
       <c r="F34" t="str">
         <v>AM</v>
       </c>
       <c r="G34" t="str">
         <v/>
       </c>
       <c r="H34">
         <v>9</v>
       </c>
       <c r="I34">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="J34">
-        <v>1633</v>
+        <v>1768</v>
       </c>
       <c r="K34">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="L34">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M34">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N34">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="O34">
         <v>0</v>
       </c>
       <c r="P34">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Q34">
-        <v>9</v>
-[...2 lines deleted...]
-        <v/>
+        <v>0</v>
+      </c>
+      <c r="R34">
+        <v>0</v>
       </c>
       <c r="S34">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T34">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="U34">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="V34" t="str">
+        <v/>
+      </c>
+      <c r="W34" t="str">
+        <v/>
       </c>
       <c r="X34">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="Y34" t="str">
+        <v>17</v>
+      </c>
+      <c r="Y34">
+        <v>0</v>
+      </c>
+      <c r="Z34" t="str">
+        <v/>
+      </c>
+      <c r="AA34" t="str">
         <v/>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="str">
-        <v>610</v>
+        <v>61</v>
       </c>
       <c r="C35" t="str">
-        <v>Dominik Schmitz</v>
+        <v>Florian Roessler</v>
       </c>
       <c r="D35" t="str">
         <v>DE</v>
       </c>
       <c r="E35" t="str">
-        <v>Aurora Racing eSports</v>
+        <v>Neon Simsports Green</v>
       </c>
       <c r="F35" t="str">
-        <v>AM</v>
+        <v>PRO</v>
       </c>
       <c r="G35" t="str">
-        <v>Retired</v>
+        <v/>
       </c>
       <c r="H35">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I35">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="J35">
-        <v>2249</v>
+        <v>2045</v>
       </c>
       <c r="K35">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="L35">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="M35">
         <v>0</v>
       </c>
       <c r="N35">
-        <v>15</v>
-[...14 lines deleted...]
-        <v/>
+        <v>28</v>
+      </c>
+      <c r="O35" t="str">
+        <v/>
+      </c>
+      <c r="P35" t="str">
+        <v/>
+      </c>
+      <c r="Q35" t="str">
+        <v/>
+      </c>
+      <c r="R35" t="str">
+        <v/>
+      </c>
+      <c r="S35">
+        <v>19</v>
       </c>
       <c r="T35" t="str">
         <v/>
       </c>
-      <c r="U35" t="str">
-        <v/>
+      <c r="U35">
+        <v>9</v>
       </c>
       <c r="V35" t="str">
         <v/>
       </c>
       <c r="W35" t="str">
         <v/>
       </c>
       <c r="X35" t="str">
         <v/>
       </c>
       <c r="Y35" t="str">
+        <v/>
+      </c>
+      <c r="Z35" t="str">
+        <v/>
+      </c>
+      <c r="AA35" t="str">
         <v/>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="str">
-        <v>151</v>
+        <v>360</v>
       </c>
       <c r="C36" t="str">
-        <v>Markus Heinzl</v>
+        <v>Robert Zellner</v>
       </c>
       <c r="D36" t="str">
         <v>AT</v>
       </c>
       <c r="E36" t="str">
-        <v>Styrian Racing</v>
+        <v>Neon Simsports Orange</v>
       </c>
       <c r="F36" t="str">
         <v>AM</v>
       </c>
       <c r="G36" t="str">
         <v/>
       </c>
       <c r="H36">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I36">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="J36">
-        <v>1959</v>
+        <v>1964</v>
       </c>
       <c r="K36">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="L36">
         <v>45</v>
       </c>
       <c r="M36">
         <v>0</v>
       </c>
       <c r="N36">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="O36">
         <v>0</v>
       </c>
       <c r="P36">
         <v>0</v>
       </c>
       <c r="Q36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R36">
         <v>0</v>
       </c>
       <c r="S36">
         <v>0</v>
       </c>
-      <c r="T36">
+      <c r="T36" t="str">
+        <v/>
+      </c>
+      <c r="U36">
+        <v>0</v>
+      </c>
+      <c r="V36">
+        <v>0</v>
+      </c>
+      <c r="W36">
+        <v>1</v>
+      </c>
+      <c r="X36">
+        <v>9</v>
+      </c>
+      <c r="Y36">
+        <v>0</v>
+      </c>
+      <c r="Z36">
         <v>11</v>
       </c>
-      <c r="U36">
-[...12 lines deleted...]
-        <v>R4</v>
+      <c r="AA36" t="str">
+        <v>R1, R4</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="str">
-        <v>666</v>
+        <v>151</v>
       </c>
       <c r="C37" t="str">
-        <v>Björn Krumpschmied</v>
+        <v>Markus Heinzl</v>
       </c>
       <c r="D37" t="str">
-        <v>DE</v>
+        <v>AT</v>
       </c>
       <c r="E37" t="str">
-        <v>CAS Tech Performance Red</v>
+        <v>Styrian Racing</v>
       </c>
       <c r="F37" t="str">
         <v>AM</v>
       </c>
       <c r="G37" t="str">
         <v/>
       </c>
       <c r="H37">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I37">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="J37">
-        <v>1243</v>
+        <v>1959</v>
       </c>
       <c r="K37">
         <v>15</v>
       </c>
       <c r="L37">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M37">
         <v>0</v>
       </c>
       <c r="N37">
         <v>15</v>
       </c>
-      <c r="O37" t="str">
-        <v/>
+      <c r="O37">
+        <v>0</v>
       </c>
       <c r="P37">
         <v>0</v>
       </c>
       <c r="Q37">
         <v>0</v>
       </c>
       <c r="R37">
         <v>0</v>
       </c>
       <c r="S37">
         <v>0</v>
       </c>
       <c r="T37">
+        <v>11</v>
+      </c>
+      <c r="U37">
+        <v>0</v>
+      </c>
+      <c r="V37">
         <v>4</v>
       </c>
-      <c r="U37">
-[...4 lines deleted...]
-      </c>
       <c r="W37">
-        <v>11</v>
-[...5 lines deleted...]
-        <v/>
+        <v>0</v>
+      </c>
+      <c r="X37">
+        <v>0</v>
+      </c>
+      <c r="Y37">
+        <v>0</v>
+      </c>
+      <c r="Z37" t="str">
+        <v/>
+      </c>
+      <c r="AA37" t="str">
+        <v>R2, R4</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="str">
         <v>242</v>
       </c>
       <c r="C38" t="str">
         <v>Marcel Holtmann</v>
       </c>
       <c r="D38" t="str">
         <v>DE</v>
       </c>
       <c r="E38" t="str">
         <v>Neon Simsports Green</v>
       </c>
       <c r="F38" t="str">
         <v>AM</v>
       </c>
       <c r="G38" t="str">
         <v/>
       </c>
       <c r="H38">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I38">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="J38">
         <v>1512</v>
       </c>
       <c r="K38">
         <v>15</v>
       </c>
       <c r="L38">
         <v>40</v>
       </c>
       <c r="M38">
         <v>0</v>
       </c>
       <c r="N38">
         <v>15</v>
       </c>
       <c r="O38">
         <v>0</v>
       </c>
       <c r="P38">
         <v>9</v>
       </c>
       <c r="Q38">
         <v>0</v>
       </c>
       <c r="R38">
         <v>0</v>
       </c>
       <c r="S38">
         <v>0</v>
       </c>
       <c r="T38">
         <v>1</v>
       </c>
       <c r="U38">
         <v>0</v>
       </c>
       <c r="V38">
         <v>0</v>
       </c>
       <c r="W38">
         <v>5</v>
       </c>
       <c r="X38" t="str">
         <v/>
       </c>
-      <c r="Y38" t="str">
-        <v/>
+      <c r="Y38">
+        <v>0</v>
+      </c>
+      <c r="Z38" t="str">
+        <v/>
+      </c>
+      <c r="AA38" t="str">
+        <v>R11</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="str">
-        <v>33</v>
+        <v>666</v>
       </c>
       <c r="C39" t="str">
-        <v>Mike Girenz</v>
+        <v>Björn Krumpschmied</v>
       </c>
       <c r="D39" t="str">
         <v>DE</v>
       </c>
       <c r="E39" t="str">
-        <v>FRAMIDI Racing</v>
+        <v>CAS Tech Performance Red</v>
       </c>
       <c r="F39" t="str">
-        <v>PRO</v>
+        <v>AM</v>
       </c>
       <c r="G39" t="str">
         <v/>
       </c>
       <c r="H39">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I39">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="J39">
-        <v>2392</v>
+        <v>1243</v>
       </c>
       <c r="K39">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="L39">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="M39">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N39">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>14</v>
+      </c>
+      <c r="O39" t="str">
+        <v/>
       </c>
       <c r="P39">
         <v>0</v>
       </c>
       <c r="Q39">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="R39">
         <v>0</v>
       </c>
       <c r="S39">
-        <v>5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>0</v>
+      </c>
+      <c r="T39">
+        <v>4</v>
       </c>
       <c r="U39">
         <v>0</v>
       </c>
       <c r="V39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W39">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="X39" t="str">
+        <v/>
       </c>
       <c r="Y39" t="str">
+        <v/>
+      </c>
+      <c r="Z39" t="str">
+        <v/>
+      </c>
+      <c r="AA39" t="str">
         <v/>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="str">
-        <v>166</v>
+        <v>610</v>
       </c>
       <c r="C40" t="str">
-        <v>Tobias Strebe</v>
+        <v>Dominik Schmitz</v>
       </c>
       <c r="D40" t="str">
         <v>DE</v>
       </c>
       <c r="E40" t="str">
-        <v>Dat muss Kesseln</v>
+        <v>Aurora Racing eSports</v>
       </c>
       <c r="F40" t="str">
         <v>AM</v>
       </c>
       <c r="G40" t="str">
         <v>Retired</v>
       </c>
       <c r="H40">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I40">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="J40">
-        <v>1610</v>
+        <v>2249</v>
       </c>
       <c r="K40">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="L40">
         <v>20</v>
       </c>
       <c r="M40">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="N40">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O40">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P40">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="Q40">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="R40">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="S40" t="str">
+        <v/>
       </c>
       <c r="T40" t="str">
         <v/>
       </c>
       <c r="U40" t="str">
         <v/>
       </c>
       <c r="V40" t="str">
         <v/>
       </c>
       <c r="W40" t="str">
         <v/>
       </c>
       <c r="X40" t="str">
         <v/>
       </c>
       <c r="Y40" t="str">
+        <v/>
+      </c>
+      <c r="Z40" t="str">
+        <v/>
+      </c>
+      <c r="AA40" t="str">
         <v/>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="str">
-        <v>360</v>
+        <v>166</v>
       </c>
       <c r="C41" t="str">
-        <v>Robert Zellner</v>
+        <v>Tobias Strebe</v>
       </c>
       <c r="D41" t="str">
-        <v>AT</v>
+        <v>DE</v>
       </c>
       <c r="E41" t="str">
-        <v>Neon Simsports Orange</v>
+        <v>Dat muss Kesseln</v>
       </c>
       <c r="F41" t="str">
         <v>AM</v>
       </c>
       <c r="G41" t="str">
-        <v/>
+        <v>Retired</v>
       </c>
       <c r="H41">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="I41">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="J41">
-        <v>2038</v>
+        <v>1610</v>
       </c>
       <c r="K41">
         <v>11</v>
       </c>
       <c r="L41">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="M41">
         <v>0</v>
       </c>
       <c r="N41">
         <v>11</v>
       </c>
       <c r="O41">
         <v>0</v>
       </c>
       <c r="P41">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q41">
+        <v>5</v>
+      </c>
+      <c r="R41">
         <v>1</v>
       </c>
-      <c r="R41">
-[...1 lines deleted...]
-      </c>
       <c r="S41">
         <v>0</v>
       </c>
       <c r="T41" t="str">
         <v/>
       </c>
-      <c r="U41">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="U41" t="str">
+        <v/>
+      </c>
+      <c r="V41" t="str">
+        <v/>
+      </c>
+      <c r="W41" t="str">
+        <v/>
+      </c>
+      <c r="X41" t="str">
+        <v/>
       </c>
       <c r="Y41" t="str">
+        <v/>
+      </c>
+      <c r="Z41" t="str">
+        <v/>
+      </c>
+      <c r="AA41" t="str">
         <v/>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="str">
         <v>198</v>
       </c>
       <c r="C42" t="str">
         <v>Michael Endres</v>
       </c>
       <c r="D42" t="str">
         <v>DE</v>
       </c>
       <c r="E42" t="str">
         <v>GTunit</v>
       </c>
       <c r="F42" t="str">
         <v>AM</v>
       </c>
       <c r="G42" t="str">
         <v/>
       </c>
       <c r="H42">
+        <v>10</v>
+      </c>
+      <c r="I42">
+        <v>87</v>
+      </c>
+      <c r="J42">
+        <v>2171</v>
+      </c>
+      <c r="K42">
         <v>9</v>
       </c>
-      <c r="I42">
-[...7 lines deleted...]
-      </c>
       <c r="L42">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M42">
         <v>0</v>
       </c>
       <c r="N42">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="O42">
         <v>0</v>
       </c>
       <c r="P42">
         <v>0</v>
       </c>
       <c r="Q42">
         <v>0</v>
       </c>
       <c r="R42">
         <v>3</v>
       </c>
       <c r="S42">
         <v>0</v>
       </c>
       <c r="T42">
         <v>0</v>
       </c>
       <c r="U42">
         <v>0</v>
       </c>
       <c r="V42">
         <v>0</v>
       </c>
       <c r="W42" t="str">
         <v/>
       </c>
       <c r="X42">
         <v>2</v>
       </c>
-      <c r="Y42" t="str">
-        <v/>
+      <c r="Y42">
+        <v>4</v>
+      </c>
+      <c r="Z42" t="str">
+        <v/>
+      </c>
+      <c r="AA42" t="str">
+        <v>R6</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="str">
-        <v>555</v>
+        <v>921</v>
       </c>
       <c r="C43" t="str">
-        <v>Christian Kaschta</v>
+        <v>Andreas Bastian</v>
       </c>
       <c r="D43" t="str">
         <v>DE</v>
       </c>
       <c r="E43" t="str">
-        <v>Dat muss Kesseln</v>
+        <v/>
       </c>
       <c r="F43" t="str">
         <v>AM</v>
       </c>
       <c r="G43" t="str">
         <v/>
       </c>
       <c r="H43">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I43">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="J43">
-        <v>1571</v>
+        <v>2168</v>
       </c>
       <c r="K43">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L43">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="M43">
         <v>0</v>
       </c>
       <c r="N43">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="O43" t="str">
+        <v/>
       </c>
       <c r="P43" t="str">
         <v/>
       </c>
-      <c r="Q43">
-        <v>0</v>
+      <c r="Q43" t="str">
+        <v/>
       </c>
       <c r="R43">
         <v>0</v>
       </c>
       <c r="S43">
         <v>0</v>
       </c>
-      <c r="T43">
-        <v>0</v>
+      <c r="T43" t="str">
+        <v/>
       </c>
       <c r="U43" t="str">
         <v/>
       </c>
-      <c r="V43">
-        <v>2</v>
+      <c r="V43" t="str">
+        <v/>
       </c>
       <c r="W43" t="str">
         <v/>
       </c>
-      <c r="X43" t="str">
-[...2 lines deleted...]
-      <c r="Y43" t="str">
+      <c r="X43">
+        <v>0</v>
+      </c>
+      <c r="Y43">
+        <v>5</v>
+      </c>
+      <c r="Z43" t="str">
+        <v/>
+      </c>
+      <c r="AA43" t="str">
         <v/>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="str">
-        <v>99</v>
+        <v>244</v>
       </c>
       <c r="C44" t="str">
-        <v>Dominique Meyers</v>
+        <v>Danny Platzer</v>
       </c>
       <c r="D44" t="str">
-        <v>NO</v>
+        <v>DE</v>
       </c>
       <c r="E44" t="str">
-        <v>WS Racing  eSports #Blue [CAS WCT]</v>
+        <v>DanKüchen Motorsport II</v>
       </c>
       <c r="F44" t="str">
-        <v>PRO</v>
+        <v>AM</v>
       </c>
       <c r="G44" t="str">
         <v/>
       </c>
       <c r="H44">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I44">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J44">
-        <v>3134</v>
+        <v>1629</v>
       </c>
       <c r="K44">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L44">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="M44">
         <v>0</v>
       </c>
       <c r="N44">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="O44" t="str">
+        <v/>
       </c>
       <c r="P44">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q44">
         <v>0</v>
       </c>
-      <c r="R44" t="str">
-        <v/>
+      <c r="R44">
+        <v>0</v>
       </c>
       <c r="S44" t="str">
         <v/>
       </c>
       <c r="T44" t="str">
         <v/>
       </c>
       <c r="U44" t="str">
         <v/>
       </c>
       <c r="V44" t="str">
         <v/>
       </c>
-      <c r="W44" t="str">
-[...5 lines deleted...]
-      <c r="Y44" t="str">
+      <c r="W44">
+        <v>0</v>
+      </c>
+      <c r="X44">
+        <v>0</v>
+      </c>
+      <c r="Y44">
+        <v>0</v>
+      </c>
+      <c r="Z44">
+        <v>4</v>
+      </c>
+      <c r="AA44" t="str">
         <v/>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="str">
-        <v>967</v>
+        <v>555</v>
       </c>
       <c r="C45" t="str">
-        <v>Ralph Mielke</v>
+        <v>Christian Kaschta</v>
       </c>
       <c r="D45" t="str">
         <v>DE</v>
       </c>
       <c r="E45" t="str">
-        <v>CAS Tech Performance Black</v>
+        <v>Dat muss Kesseln</v>
       </c>
       <c r="F45" t="str">
         <v>AM</v>
       </c>
       <c r="G45" t="str">
         <v/>
       </c>
       <c r="H45">
+        <v>6</v>
+      </c>
+      <c r="I45">
+        <v>28</v>
+      </c>
+      <c r="J45">
+        <v>1571</v>
+      </c>
+      <c r="K45">
         <v>2</v>
       </c>
-      <c r="I45">
-[...7 lines deleted...]
-      </c>
       <c r="L45">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="M45">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N45">
-        <v>0</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1</v>
+      </c>
+      <c r="O45">
+        <v>0</v>
       </c>
       <c r="P45" t="str">
         <v/>
       </c>
       <c r="Q45">
         <v>0</v>
       </c>
-      <c r="R45" t="str">
-        <v/>
+      <c r="R45">
+        <v>0</v>
       </c>
       <c r="S45">
         <v>0</v>
       </c>
-      <c r="T45" t="str">
-        <v/>
+      <c r="T45">
+        <v>0</v>
       </c>
       <c r="U45" t="str">
         <v/>
       </c>
-      <c r="V45" t="str">
-        <v/>
+      <c r="V45">
+        <v>2</v>
       </c>
       <c r="W45" t="str">
         <v/>
       </c>
       <c r="X45" t="str">
         <v/>
       </c>
       <c r="Y45" t="str">
+        <v/>
+      </c>
+      <c r="Z45" t="str">
+        <v/>
+      </c>
+      <c r="AA45" t="str">
         <v/>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="str">
-        <v>208</v>
+        <v>101</v>
       </c>
       <c r="C46" t="str">
-        <v>Pascal Benz</v>
+        <v>Don Utz</v>
       </c>
       <c r="D46" t="str">
         <v>DE</v>
       </c>
       <c r="E46" t="str">
-        <v>VANTA Motorsport</v>
+        <v>CAS Tech Performance Black</v>
       </c>
       <c r="F46" t="str">
         <v>AM</v>
       </c>
       <c r="G46" t="str">
         <v/>
       </c>
       <c r="H46">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I46">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="J46">
-        <v>1760</v>
+        <v>1859</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="M46">
         <v>0</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
       <c r="O46" t="str">
         <v/>
       </c>
       <c r="P46" t="str">
         <v/>
       </c>
-      <c r="Q46" t="str">
-[...15 lines deleted...]
-        <v/>
+      <c r="Q46">
+        <v>0</v>
+      </c>
+      <c r="R46" t="str">
+        <v/>
+      </c>
+      <c r="S46">
+        <v>0</v>
+      </c>
+      <c r="T46">
+        <v>0</v>
+      </c>
+      <c r="U46">
+        <v>0</v>
+      </c>
+      <c r="V46">
+        <v>0</v>
       </c>
       <c r="W46" t="str">
         <v/>
       </c>
       <c r="X46" t="str">
         <v/>
       </c>
       <c r="Y46" t="str">
+        <v/>
+      </c>
+      <c r="Z46" t="str">
+        <v/>
+      </c>
+      <c r="AA46" t="str">
         <v/>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="str">
-        <v>7</v>
+        <v>05</v>
       </c>
       <c r="C47" t="str">
-        <v>Florian Eigner</v>
+        <v>Andy Weber</v>
       </c>
       <c r="D47" t="str">
-        <v>DE</v>
+        <v>AT</v>
       </c>
       <c r="E47" t="str">
-        <v>Aurora Racing eSports</v>
+        <v>DanKüchen Motorsport I</v>
       </c>
       <c r="F47" t="str">
         <v>PRO</v>
       </c>
       <c r="G47" t="str">
-        <v>Retired</v>
+        <v/>
       </c>
       <c r="H47">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I47">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="J47">
-        <v>2482</v>
+        <v>2234</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M47">
         <v>0</v>
       </c>
       <c r="N47">
         <v>0</v>
       </c>
-      <c r="O47" t="str">
-[...3 lines deleted...]
-        <v/>
+      <c r="O47">
+        <v>0</v>
+      </c>
+      <c r="P47">
+        <v>0</v>
       </c>
       <c r="Q47" t="str">
         <v/>
       </c>
       <c r="R47" t="str">
         <v/>
       </c>
       <c r="S47" t="str">
         <v/>
       </c>
-      <c r="T47">
-        <v>0</v>
+      <c r="T47" t="str">
+        <v/>
       </c>
       <c r="U47" t="str">
         <v/>
       </c>
       <c r="V47" t="str">
         <v/>
       </c>
       <c r="W47" t="str">
         <v/>
       </c>
       <c r="X47" t="str">
         <v/>
       </c>
       <c r="Y47" t="str">
+        <v/>
+      </c>
+      <c r="Z47" t="str">
+        <v/>
+      </c>
+      <c r="AA47" t="str">
         <v/>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="str">
-        <v>185</v>
+        <v>968</v>
       </c>
       <c r="C48" t="str">
-        <v>Daniel Weidmann</v>
+        <v>Thomas Herbrig</v>
       </c>
       <c r="D48" t="str">
         <v>DE</v>
       </c>
       <c r="E48" t="str">
-        <v/>
+        <v>CAS Tech Performance Black</v>
       </c>
       <c r="F48" t="str">
         <v>AM</v>
       </c>
       <c r="G48" t="str">
         <v/>
       </c>
       <c r="H48">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I48">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="J48">
-        <v>1998</v>
+        <v>1293</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="M48">
         <v>0</v>
       </c>
       <c r="N48">
         <v>0</v>
       </c>
-      <c r="O48" t="str">
-        <v/>
+      <c r="O48">
+        <v>0</v>
       </c>
       <c r="P48">
         <v>0</v>
       </c>
-      <c r="Q48" t="str">
-[...3 lines deleted...]
-        <v/>
+      <c r="Q48">
+        <v>0</v>
+      </c>
+      <c r="R48">
+        <v>0</v>
       </c>
       <c r="S48" t="str">
         <v/>
       </c>
       <c r="T48" t="str">
         <v/>
       </c>
       <c r="U48" t="str">
         <v/>
       </c>
-      <c r="V48" t="str">
-        <v/>
+      <c r="V48">
+        <v>0</v>
       </c>
       <c r="W48" t="str">
         <v/>
       </c>
       <c r="X48" t="str">
         <v/>
       </c>
-      <c r="Y48" t="str">
+      <c r="Y48">
+        <v>0</v>
+      </c>
+      <c r="Z48" t="str">
+        <v/>
+      </c>
+      <c r="AA48" t="str">
         <v/>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="str">
-        <v>232</v>
+        <v>7</v>
       </c>
       <c r="C49" t="str">
-        <v>Joe Wohl</v>
+        <v>Florian Eigner</v>
       </c>
       <c r="D49" t="str">
-        <v>LU</v>
+        <v>DE</v>
       </c>
       <c r="E49" t="str">
-        <v>VANTA Motorsport</v>
+        <v>Aurora Racing eSports</v>
       </c>
       <c r="F49" t="str">
-        <v>AM</v>
+        <v>PRO</v>
       </c>
       <c r="G49" t="str">
-        <v/>
+        <v>Retired</v>
       </c>
       <c r="H49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I49">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J49">
-        <v>1661</v>
+        <v>2482</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M49">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N49">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-1</v>
+      </c>
+      <c r="O49" t="str">
+        <v/>
       </c>
       <c r="P49" t="str">
         <v/>
       </c>
       <c r="Q49" t="str">
         <v/>
       </c>
-      <c r="R49">
-        <v>0</v>
+      <c r="R49" t="str">
+        <v/>
       </c>
       <c r="S49" t="str">
         <v/>
       </c>
-      <c r="T49" t="str">
-        <v/>
+      <c r="T49">
+        <v>0</v>
       </c>
       <c r="U49" t="str">
         <v/>
       </c>
       <c r="V49" t="str">
         <v/>
       </c>
       <c r="W49" t="str">
         <v/>
       </c>
       <c r="X49" t="str">
         <v/>
       </c>
       <c r="Y49" t="str">
+        <v/>
+      </c>
+      <c r="Z49" t="str">
+        <v/>
+      </c>
+      <c r="AA49" t="str">
         <v/>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="str">
-        <v>101</v>
+        <v>181</v>
       </c>
       <c r="C50" t="str">
-        <v>Don Utz</v>
+        <v>Djavit Segashi</v>
       </c>
       <c r="D50" t="str">
         <v>DE</v>
       </c>
       <c r="E50" t="str">
-        <v>CAS Tech Performance Black</v>
+        <v>Neon Simsports Green</v>
       </c>
       <c r="F50" t="str">
         <v>AM</v>
       </c>
       <c r="G50" t="str">
         <v/>
       </c>
       <c r="H50">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I50">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="J50">
-        <v>1859</v>
+        <v>1644</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M50">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N50">
-        <v>0</v>
-[...5 lines deleted...]
-        <v/>
+        <v>-1</v>
+      </c>
+      <c r="O50">
+        <v>0</v>
+      </c>
+      <c r="P50">
+        <v>0</v>
       </c>
       <c r="Q50">
         <v>0</v>
       </c>
-      <c r="R50" t="str">
-        <v/>
+      <c r="R50">
+        <v>0</v>
       </c>
       <c r="S50">
         <v>0</v>
       </c>
       <c r="T50">
         <v>0</v>
       </c>
       <c r="U50">
         <v>0</v>
       </c>
       <c r="V50">
         <v>0</v>
       </c>
-      <c r="W50" t="str">
-        <v/>
+      <c r="W50">
+        <v>0</v>
       </c>
       <c r="X50" t="str">
         <v/>
       </c>
-      <c r="Y50" t="str">
-        <v/>
+      <c r="Y50">
+        <v>0</v>
+      </c>
+      <c r="Z50" t="str">
+        <v/>
+      </c>
+      <c r="AA50" t="str">
+        <v>R3</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="str">
-        <v>968</v>
+        <v>208</v>
       </c>
       <c r="C51" t="str">
-        <v>Thomas Herbrig</v>
+        <v>Pascal Benz</v>
       </c>
       <c r="D51" t="str">
         <v>DE</v>
       </c>
       <c r="E51" t="str">
-        <v>CAS Tech Performance Black</v>
+        <v>VANTA Motorsport</v>
       </c>
       <c r="F51" t="str">
         <v>AM</v>
       </c>
       <c r="G51" t="str">
         <v/>
       </c>
       <c r="H51">
+        <v>1</v>
+      </c>
+      <c r="I51">
+        <v>10</v>
+      </c>
+      <c r="J51">
+        <v>1760</v>
+      </c>
+      <c r="K51">
+        <v>0</v>
+      </c>
+      <c r="L51">
         <v>5</v>
       </c>
-      <c r="I51">
-[...10 lines deleted...]
-      </c>
       <c r="M51">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="N51">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>-2</v>
+      </c>
+      <c r="O51" t="str">
+        <v/>
+      </c>
+      <c r="P51" t="str">
+        <v/>
+      </c>
+      <c r="Q51" t="str">
+        <v/>
       </c>
       <c r="R51">
         <v>0</v>
       </c>
       <c r="S51" t="str">
         <v/>
       </c>
       <c r="T51" t="str">
         <v/>
       </c>
       <c r="U51" t="str">
         <v/>
       </c>
-      <c r="V51">
-        <v>0</v>
+      <c r="V51" t="str">
+        <v/>
       </c>
       <c r="W51" t="str">
         <v/>
       </c>
       <c r="X51" t="str">
         <v/>
       </c>
       <c r="Y51" t="str">
+        <v/>
+      </c>
+      <c r="Z51" t="str">
+        <v/>
+      </c>
+      <c r="AA51" t="str">
         <v/>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="str">
-        <v>921</v>
+        <v>118</v>
       </c>
       <c r="C52" t="str">
-        <v>Andreas Bastian</v>
+        <v>Bernhard Wlach</v>
       </c>
       <c r="D52" t="str">
-        <v>DE</v>
+        <v>AT</v>
       </c>
       <c r="E52" t="str">
-        <v/>
+        <v>DanKüchen Motorsport I</v>
       </c>
       <c r="F52" t="str">
         <v>AM</v>
       </c>
       <c r="G52" t="str">
         <v/>
       </c>
       <c r="H52">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I52">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="J52">
-        <v>2168</v>
+        <v>1659</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="M52">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="N52">
-        <v>0</v>
-[...2 lines deleted...]
-        <v/>
+        <v>-2</v>
+      </c>
+      <c r="O52">
+        <v>0</v>
       </c>
       <c r="P52" t="str">
         <v/>
       </c>
       <c r="Q52" t="str">
         <v/>
       </c>
       <c r="R52">
         <v>0</v>
       </c>
       <c r="S52">
         <v>0</v>
       </c>
       <c r="T52" t="str">
         <v/>
       </c>
-      <c r="U52" t="str">
-        <v/>
+      <c r="U52">
+        <v>0</v>
       </c>
       <c r="V52" t="str">
         <v/>
       </c>
-      <c r="W52" t="str">
-[...5 lines deleted...]
-      <c r="Y52" t="str">
+      <c r="W52">
+        <v>0</v>
+      </c>
+      <c r="X52" t="str">
+        <v/>
+      </c>
+      <c r="Y52">
+        <v>0</v>
+      </c>
+      <c r="Z52" t="str">
+        <v/>
+      </c>
+      <c r="AA52" t="str">
         <v/>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="str">
-        <v>118</v>
+        <v>309</v>
       </c>
       <c r="C53" t="str">
-        <v>Bernhard Wlach</v>
+        <v>Markus Schmidt-Balzer</v>
       </c>
       <c r="D53" t="str">
-        <v>AT</v>
+        <v>DE</v>
       </c>
       <c r="E53" t="str">
-        <v>DanKüchen Motorsport I</v>
+        <v>VANTA Motorsport</v>
       </c>
       <c r="F53" t="str">
         <v>AM</v>
       </c>
       <c r="G53" t="str">
-        <v/>
+        <v>Retired</v>
       </c>
       <c r="H53">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I53">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="J53">
-        <v>1659</v>
+        <v>1002</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="M53">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="N53">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="O53">
         <v>0</v>
       </c>
       <c r="P53" t="str">
         <v/>
       </c>
-      <c r="Q53" t="str">
-        <v/>
+      <c r="Q53">
+        <v>0</v>
       </c>
       <c r="R53">
         <v>0</v>
       </c>
       <c r="S53">
         <v>0</v>
       </c>
       <c r="T53" t="str">
         <v/>
       </c>
-      <c r="U53">
-        <v>0</v>
+      <c r="U53" t="str">
+        <v/>
       </c>
       <c r="V53" t="str">
         <v/>
       </c>
-      <c r="W53">
-        <v>0</v>
+      <c r="W53" t="str">
+        <v/>
       </c>
       <c r="X53" t="str">
         <v/>
       </c>
       <c r="Y53" t="str">
+        <v/>
+      </c>
+      <c r="Z53" t="str">
+        <v/>
+      </c>
+      <c r="AA53" t="str">
         <v/>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="str">
-        <v>05</v>
+        <v>967</v>
       </c>
       <c r="C54" t="str">
-        <v>Andy Weber</v>
+        <v>Ralph Mielke</v>
       </c>
       <c r="D54" t="str">
-        <v>AT</v>
+        <v>DE</v>
       </c>
       <c r="E54" t="str">
-        <v>DanKüchen Motorsport I</v>
+        <v>CAS Tech Performance Black</v>
       </c>
       <c r="F54" t="str">
-        <v>PRO</v>
+        <v>AM</v>
       </c>
       <c r="G54" t="str">
         <v/>
       </c>
       <c r="H54">
         <v>2</v>
       </c>
       <c r="I54">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="J54">
-        <v>2234</v>
+        <v>1555</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M54">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="N54">
-        <v>0</v>
-[...8 lines deleted...]
-        <v/>
+        <v>-3</v>
+      </c>
+      <c r="O54" t="str">
+        <v/>
+      </c>
+      <c r="P54" t="str">
+        <v/>
+      </c>
+      <c r="Q54">
+        <v>0</v>
       </c>
       <c r="R54" t="str">
         <v/>
       </c>
-      <c r="S54" t="str">
-        <v/>
+      <c r="S54">
+        <v>0</v>
       </c>
       <c r="T54" t="str">
         <v/>
       </c>
       <c r="U54" t="str">
         <v/>
       </c>
       <c r="V54" t="str">
         <v/>
       </c>
       <c r="W54" t="str">
         <v/>
       </c>
       <c r="X54" t="str">
         <v/>
       </c>
       <c r="Y54" t="str">
+        <v/>
+      </c>
+      <c r="Z54" t="str">
+        <v/>
+      </c>
+      <c r="AA54" t="str">
         <v/>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="str">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="C55" t="str">
-        <v>Danny Platzer</v>
+        <v>Dominique Meyers</v>
       </c>
       <c r="D55" t="str">
-        <v>DE</v>
+        <v>NO</v>
       </c>
       <c r="E55" t="str">
-        <v>DanKüchen Motorsport II</v>
+        <v>WS Racing  eSports #Blue [CAS WCT]</v>
       </c>
       <c r="F55" t="str">
-        <v>AM</v>
+        <v>PRO</v>
       </c>
       <c r="G55" t="str">
         <v/>
       </c>
       <c r="H55">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I55">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="J55">
-        <v>1629</v>
+        <v>3134</v>
       </c>
       <c r="K55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L55">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="M55">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="N55">
-        <v>0</v>
-[...2 lines deleted...]
-        <v/>
+        <v>-3</v>
+      </c>
+      <c r="O55">
+        <v>0</v>
       </c>
       <c r="P55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q55">
         <v>0</v>
       </c>
-      <c r="R55">
-        <v>0</v>
+      <c r="R55" t="str">
+        <v/>
       </c>
       <c r="S55" t="str">
         <v/>
       </c>
       <c r="T55" t="str">
         <v/>
       </c>
       <c r="U55" t="str">
         <v/>
       </c>
       <c r="V55" t="str">
         <v/>
       </c>
-      <c r="W55">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="W55" t="str">
+        <v/>
+      </c>
+      <c r="X55" t="str">
+        <v/>
       </c>
       <c r="Y55" t="str">
+        <v/>
+      </c>
+      <c r="Z55" t="str">
+        <v/>
+      </c>
+      <c r="AA55" t="str">
         <v/>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="str">
-        <v>309</v>
+        <v>232</v>
       </c>
       <c r="C56" t="str">
-        <v>Markus Schmidt-Balzer</v>
+        <v>Joe Wohl</v>
       </c>
       <c r="D56" t="str">
-        <v>DE</v>
+        <v>LU</v>
       </c>
       <c r="E56" t="str">
         <v>VANTA Motorsport</v>
       </c>
       <c r="F56" t="str">
         <v>AM</v>
       </c>
       <c r="G56" t="str">
-        <v>Retired</v>
+        <v/>
       </c>
       <c r="H56">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I56">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="J56">
-        <v>1002</v>
+        <v>1661</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>10</v>
       </c>
       <c r="M56">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="N56">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="O56">
         <v>0</v>
       </c>
       <c r="P56" t="str">
         <v/>
       </c>
-      <c r="Q56">
-        <v>0</v>
+      <c r="Q56" t="str">
+        <v/>
       </c>
       <c r="R56">
         <v>0</v>
       </c>
-      <c r="S56">
-        <v>0</v>
+      <c r="S56" t="str">
+        <v/>
       </c>
       <c r="T56" t="str">
         <v/>
       </c>
       <c r="U56" t="str">
         <v/>
       </c>
       <c r="V56" t="str">
         <v/>
       </c>
       <c r="W56" t="str">
         <v/>
       </c>
       <c r="X56" t="str">
         <v/>
       </c>
       <c r="Y56" t="str">
+        <v/>
+      </c>
+      <c r="Z56" t="str">
+        <v/>
+      </c>
+      <c r="AA56" t="str">
         <v/>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="str">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C57" t="str">
-        <v>Djavit Segashi</v>
+        <v>Daniel Weidmann</v>
       </c>
       <c r="D57" t="str">
         <v>DE</v>
       </c>
       <c r="E57" t="str">
-        <v>Neon Simsports Green</v>
+        <v/>
       </c>
       <c r="F57" t="str">
         <v>AM</v>
       </c>
       <c r="G57" t="str">
         <v/>
       </c>
       <c r="H57">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="I57">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="J57">
-        <v>1580</v>
+        <v>1998</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="M57">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="N57">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-8</v>
+      </c>
+      <c r="O57" t="str">
+        <v/>
       </c>
       <c r="P57">
         <v>0</v>
       </c>
-      <c r="Q57">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="Q57" t="str">
+        <v/>
+      </c>
+      <c r="R57" t="str">
+        <v/>
+      </c>
+      <c r="S57" t="str">
+        <v/>
+      </c>
+      <c r="T57" t="str">
+        <v/>
+      </c>
+      <c r="U57" t="str">
+        <v/>
+      </c>
+      <c r="V57" t="str">
+        <v/>
+      </c>
+      <c r="W57" t="str">
+        <v/>
       </c>
       <c r="X57" t="str">
         <v/>
       </c>
       <c r="Y57" t="str">
+        <v/>
+      </c>
+      <c r="Z57" t="str">
+        <v/>
+      </c>
+      <c r="AA57" t="str">
         <v/>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="str">
         <v>23</v>
       </c>
       <c r="C58" t="str">
         <v>Denis Apel</v>
       </c>
       <c r="D58" t="str">
         <v/>
       </c>
       <c r="E58" t="str">
         <v>Dat muss Kesseln - Veteranen</v>
       </c>
       <c r="F58" t="str">
         <v>PRO</v>
       </c>
       <c r="G58" t="str">
         <v>Retired</v>
       </c>
@@ -4918,50 +5262,56 @@
       </c>
       <c r="R58" t="str">
         <v/>
       </c>
       <c r="S58" t="str">
         <v/>
       </c>
       <c r="T58" t="str">
         <v/>
       </c>
       <c r="U58" t="str">
         <v/>
       </c>
       <c r="V58" t="str">
         <v/>
       </c>
       <c r="W58" t="str">
         <v/>
       </c>
       <c r="X58" t="str">
         <v/>
       </c>
       <c r="Y58" t="str">
         <v/>
       </c>
+      <c r="Z58" t="str">
+        <v/>
+      </c>
+      <c r="AA58" t="str">
+        <v/>
+      </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="str">
         <v>128</v>
       </c>
       <c r="C59" t="str">
         <v>Leon Mirwald</v>
       </c>
       <c r="D59" t="str">
         <v/>
       </c>
       <c r="E59" t="str">
         <v>Team Simracelab.de</v>
       </c>
       <c r="F59" t="str">
         <v>AM</v>
       </c>
       <c r="G59" t="str">
         <v>Retired</v>
       </c>
       <c r="H59">
         <v>0</v>
@@ -4995,91 +5345,99 @@
       </c>
       <c r="R59" t="str">
         <v/>
       </c>
       <c r="S59" t="str">
         <v/>
       </c>
       <c r="T59" t="str">
         <v/>
       </c>
       <c r="U59" t="str">
         <v/>
       </c>
       <c r="V59" t="str">
         <v/>
       </c>
       <c r="W59" t="str">
         <v/>
       </c>
       <c r="X59" t="str">
         <v/>
       </c>
       <c r="Y59" t="str">
         <v/>
       </c>
+      <c r="Z59" t="str">
+        <v/>
+      </c>
+      <c r="AA59" t="str">
+        <v/>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:Y59"/>
+  <autoFilter ref="A1:AA59"/>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:Y59"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:AA59"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y31"/>
+  <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="6.83203125" customWidth="1"/>
     <col min="2" max="2" width="6.83203125" customWidth="1"/>
     <col min="3" max="3" width="24.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.83203125" customWidth="1"/>
     <col min="5" max="5" width="20.83203125" customWidth="1"/>
     <col min="6" max="6" width="7.83203125" customWidth="1"/>
     <col min="7" max="7" width="8.83203125" customWidth="1"/>
     <col min="8" max="8" width="8.83203125" customWidth="1"/>
     <col min="9" max="9" width="6.83203125" customWidth="1"/>
     <col min="10" max="10" width="6.83203125" customWidth="1"/>
     <col min="11" max="11" width="6.83203125" customWidth="1"/>
     <col min="12" max="12" width="7.83203125" customWidth="1"/>
     <col min="13" max="13" width="6.83203125" customWidth="1"/>
     <col min="14" max="14" width="7.83203125" customWidth="1"/>
     <col min="15" max="15" width="12.83203125" customWidth="1"/>
     <col min="16" max="16" width="12.83203125" customWidth="1"/>
     <col min="17" max="17" width="12.83203125" customWidth="1"/>
     <col min="18" max="18" width="12.83203125" customWidth="1"/>
     <col min="19" max="19" width="12.83203125" customWidth="1"/>
     <col min="20" max="20" width="12.83203125" customWidth="1"/>
     <col min="21" max="21" width="12.83203125" customWidth="1"/>
     <col min="22" max="22" width="12.83203125" customWidth="1"/>
     <col min="23" max="23" width="12.83203125" customWidth="1"/>
     <col min="24" max="24" width="14.83203125" customWidth="1"/>
-    <col min="25" max="25" width="9.83203125" customWidth="1"/>
+    <col min="25" max="25" width="14.83203125" customWidth="1"/>
+    <col min="26" max="26" width="16.83203125" customWidth="1"/>
+    <col min="27" max="27" width="9.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Pos</v>
       </c>
       <c r="B1" t="str">
         <v>#</v>
       </c>
       <c r="C1" t="str">
         <v>Driver</v>
       </c>
       <c r="D1" t="str">
         <v>Country</v>
       </c>
       <c r="E1" t="str">
         <v>Team</v>
       </c>
       <c r="F1" t="str">
         <v>Class</v>
       </c>
       <c r="G1" t="str">
         <v>Status</v>
       </c>
       <c r="H1" t="str">
@@ -5112,1898 +5470,2048 @@
       <c r="Q1" t="str">
         <v>R3 Round 3</v>
       </c>
       <c r="R1" t="str">
         <v>R4 Round 4</v>
       </c>
       <c r="S1" t="str">
         <v>R5 Round 5</v>
       </c>
       <c r="T1" t="str">
         <v>R6 Round 6</v>
       </c>
       <c r="U1" t="str">
         <v>R7 Round 7</v>
       </c>
       <c r="V1" t="str">
         <v>R8 Round 8</v>
       </c>
       <c r="W1" t="str">
         <v>R9 Round 9</v>
       </c>
       <c r="X1" t="str">
         <v>R10 Round 10</v>
       </c>
       <c r="Y1" t="str">
+        <v>R11 Round 11</v>
+      </c>
+      <c r="Z1" t="str">
+        <v>R12 Round 12 - SPECIAL EVENT</v>
+      </c>
+      <c r="AA1" t="str">
         <v>Dropped</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="str">
         <v>26</v>
       </c>
       <c r="C2" t="str">
         <v>Mike Zocher</v>
       </c>
       <c r="D2" t="str">
         <v>DE</v>
       </c>
       <c r="E2" t="str">
         <v>Speed Monkeys</v>
       </c>
       <c r="F2" t="str">
         <v>PRO</v>
       </c>
       <c r="G2" t="str">
         <v/>
       </c>
       <c r="H2">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I2">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="J2">
         <v>4565</v>
       </c>
       <c r="K2">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="L2">
         <v>45</v>
       </c>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2">
-        <v>312</v>
+        <v>330</v>
       </c>
       <c r="O2">
         <v>40</v>
       </c>
       <c r="P2" t="str">
         <v/>
       </c>
       <c r="Q2">
         <v>36</v>
       </c>
       <c r="R2">
         <v>34</v>
       </c>
       <c r="S2">
         <v>38</v>
       </c>
       <c r="T2">
         <v>24</v>
       </c>
       <c r="U2">
         <v>38</v>
       </c>
       <c r="V2">
         <v>28</v>
       </c>
       <c r="W2">
         <v>36</v>
       </c>
       <c r="X2">
         <v>38</v>
       </c>
-      <c r="Y2" t="str">
-        <v/>
+      <c r="Y2">
+        <v>30</v>
+      </c>
+      <c r="Z2">
+        <v>40</v>
+      </c>
+      <c r="AA2" t="str">
+        <v>R6, R8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="str">
         <v>49</v>
       </c>
       <c r="C3" t="str">
         <v>Maurice Becker</v>
       </c>
       <c r="D3" t="str">
         <v>DE</v>
       </c>
       <c r="E3" t="str">
         <v>M&amp;J Downforce</v>
       </c>
       <c r="F3" t="str">
         <v>PRO</v>
       </c>
       <c r="G3" t="str">
         <v/>
       </c>
       <c r="H3">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I3">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="J3">
-        <v>5508</v>
+        <v>5506</v>
       </c>
       <c r="K3">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="L3">
         <v>45</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="O3">
         <v>36</v>
       </c>
       <c r="P3">
         <v>26</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>36</v>
       </c>
       <c r="S3">
         <v>34</v>
       </c>
       <c r="T3">
         <v>32</v>
       </c>
       <c r="U3">
         <v>24</v>
       </c>
       <c r="V3">
         <v>36</v>
       </c>
       <c r="W3">
         <v>38</v>
       </c>
       <c r="X3">
         <v>40</v>
       </c>
-      <c r="Y3" t="str">
-        <v>R3</v>
+      <c r="Y3">
+        <v>32</v>
+      </c>
+      <c r="Z3">
+        <v>32</v>
+      </c>
+      <c r="AA3" t="str">
+        <v>R2, R3, R7</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="str">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="C4" t="str">
-        <v>Markus Groß</v>
+        <v>Yannick Wonnenberg</v>
       </c>
       <c r="D4" t="str">
         <v>DE</v>
       </c>
       <c r="E4" t="str">
-        <v>Melanzani Racing</v>
+        <v>Speed Monkeys</v>
       </c>
       <c r="F4" t="str">
         <v>PRO</v>
       </c>
       <c r="G4" t="str">
         <v/>
       </c>
       <c r="H4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I4">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="J4">
-        <v>5055</v>
+        <v>4781</v>
       </c>
       <c r="K4">
-        <v>233</v>
+        <v>270</v>
       </c>
       <c r="L4">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="M4">
         <v>0</v>
       </c>
       <c r="N4">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="O4">
+        <v>310</v>
+      </c>
+      <c r="O4" t="str">
+        <v/>
+      </c>
+      <c r="P4">
         <v>38</v>
       </c>
-      <c r="P4">
-[...2 lines deleted...]
-      <c r="Q4">
+      <c r="Q4" t="str">
+        <v/>
+      </c>
+      <c r="R4">
         <v>40</v>
       </c>
-      <c r="R4" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="S4">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="U4">
         <v>40</v>
       </c>
+      <c r="T4" t="str">
+        <v/>
+      </c>
+      <c r="U4" t="str">
+        <v/>
+      </c>
       <c r="V4">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="W4">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="X4">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Y4" t="str">
+        <v>36</v>
+      </c>
+      <c r="Y4">
+        <v>38</v>
+      </c>
+      <c r="Z4">
+        <v>38</v>
+      </c>
+      <c r="AA4" t="str">
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="str">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="C5" t="str">
-        <v>Lukas Zörlaut</v>
+        <v>Markus Groß</v>
       </c>
       <c r="D5" t="str">
         <v>DE</v>
       </c>
       <c r="E5" t="str">
-        <v>Neon Simsports Orange</v>
+        <v>Melanzani Racing</v>
       </c>
       <c r="F5" t="str">
         <v>PRO</v>
       </c>
       <c r="G5" t="str">
         <v/>
       </c>
       <c r="H5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I5">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="J5">
-        <v>3170</v>
+        <v>5249</v>
       </c>
       <c r="K5">
-        <v>227</v>
+        <v>261</v>
       </c>
       <c r="L5">
         <v>45</v>
       </c>
       <c r="M5">
         <v>0</v>
       </c>
       <c r="N5">
-        <v>272</v>
+        <v>306</v>
       </c>
       <c r="O5">
+        <v>38</v>
+      </c>
+      <c r="P5">
+        <v>10</v>
+      </c>
+      <c r="Q5">
+        <v>40</v>
+      </c>
+      <c r="R5" t="str">
+        <v/>
+      </c>
+      <c r="S5">
+        <v>32</v>
+      </c>
+      <c r="T5">
+        <v>30</v>
+      </c>
+      <c r="U5">
+        <v>40</v>
+      </c>
+      <c r="V5">
+        <v>26</v>
+      </c>
+      <c r="W5">
+        <v>28</v>
+      </c>
+      <c r="X5">
         <v>34</v>
       </c>
-      <c r="P5">
-[...2 lines deleted...]
-      <c r="Q5">
+      <c r="Y5">
+        <v>36</v>
+      </c>
+      <c r="Z5">
         <v>28</v>
       </c>
-      <c r="R5">
-[...21 lines deleted...]
-        <v>R10</v>
+      <c r="AA5" t="str">
+        <v>R2, R8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="str">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="C6" t="str">
-        <v>Dennis Richter</v>
+        <v>Lukas Zörlaut</v>
       </c>
       <c r="D6" t="str">
         <v>DE</v>
       </c>
       <c r="E6" t="str">
-        <v>Speed Monkeys II</v>
+        <v>Neon Simsports Orange</v>
       </c>
       <c r="F6" t="str">
         <v>PRO</v>
       </c>
       <c r="G6" t="str">
         <v/>
       </c>
       <c r="H6">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I6">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="J6">
-        <v>2615</v>
+        <v>3217</v>
       </c>
       <c r="K6">
-        <v>191</v>
+        <v>253</v>
       </c>
       <c r="L6">
         <v>45</v>
       </c>
       <c r="M6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="N6">
-        <v>236</v>
+        <v>296</v>
       </c>
       <c r="O6">
+        <v>34</v>
+      </c>
+      <c r="P6">
+        <v>18</v>
+      </c>
+      <c r="Q6">
         <v>28</v>
       </c>
-      <c r="P6">
-[...2 lines deleted...]
-      <c r="Q6">
+      <c r="R6">
+        <v>26</v>
+      </c>
+      <c r="S6">
+        <v>30</v>
+      </c>
+      <c r="T6">
+        <v>38</v>
+      </c>
+      <c r="U6">
+        <v>36</v>
+      </c>
+      <c r="V6">
+        <v>30</v>
+      </c>
+      <c r="W6">
         <v>32</v>
       </c>
-      <c r="R6">
-[...14 lines deleted...]
-      <c r="W6">
+      <c r="X6">
+        <v>16</v>
+      </c>
+      <c r="Y6">
         <v>34</v>
       </c>
-      <c r="X6">
-[...3 lines deleted...]
-        <v>R4</v>
+      <c r="Z6">
+        <v>36</v>
+      </c>
+      <c r="AA6" t="str">
+        <v>R2, R4, R10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="str">
-        <v>1</v>
+        <v>63</v>
       </c>
       <c r="C7" t="str">
-        <v>Yannick Wonnenberg</v>
+        <v>Dennis Richter</v>
       </c>
       <c r="D7" t="str">
         <v>DE</v>
       </c>
       <c r="E7" t="str">
-        <v>Speed Monkeys</v>
+        <v>Speed Monkeys II</v>
       </c>
       <c r="F7" t="str">
         <v>PRO</v>
       </c>
       <c r="G7" t="str">
         <v/>
       </c>
       <c r="H7">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="I7">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="J7">
-        <v>4767</v>
+        <v>2615</v>
       </c>
       <c r="K7">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="L7">
+        <v>45</v>
+      </c>
+      <c r="M7">
+        <v>-3</v>
+      </c>
+      <c r="N7">
+        <v>245</v>
+      </c>
+      <c r="O7">
+        <v>28</v>
+      </c>
+      <c r="P7">
+        <v>12</v>
+      </c>
+      <c r="Q7">
+        <v>32</v>
+      </c>
+      <c r="R7">
+        <v>0</v>
+      </c>
+      <c r="S7">
+        <v>22</v>
+      </c>
+      <c r="T7">
+        <v>26</v>
+      </c>
+      <c r="U7">
         <v>30</v>
       </c>
-      <c r="M7">
-[...8 lines deleted...]
-      <c r="P7">
+      <c r="V7">
         <v>38</v>
       </c>
-      <c r="Q7" t="str">
-[...16 lines deleted...]
-      </c>
       <c r="W7">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="X7">
-        <v>36</v>
-[...2 lines deleted...]
-        <v/>
+        <v>14</v>
+      </c>
+      <c r="Y7">
+        <v>24</v>
+      </c>
+      <c r="Z7">
+        <v>13</v>
+      </c>
+      <c r="AA7" t="str">
+        <v>R2, R4, R12</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="str">
         <v>08</v>
       </c>
       <c r="C8" t="str">
         <v>Gregor Micewski</v>
       </c>
       <c r="D8" t="str">
         <v>AT</v>
       </c>
       <c r="E8" t="str">
         <v>Neon Simsports Orange</v>
       </c>
       <c r="F8" t="str">
         <v>PRO</v>
       </c>
       <c r="G8" t="str">
         <v/>
       </c>
       <c r="H8">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I8">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="J8">
         <v>2636</v>
       </c>
       <c r="K8">
-        <v>142</v>
+        <v>169</v>
       </c>
       <c r="L8">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
       <c r="N8">
-        <v>182</v>
+        <v>214</v>
       </c>
       <c r="O8">
         <v>24</v>
       </c>
       <c r="P8" t="str">
         <v/>
       </c>
       <c r="Q8">
         <v>22</v>
       </c>
       <c r="R8">
         <v>18</v>
       </c>
       <c r="S8">
         <v>18</v>
       </c>
       <c r="T8">
         <v>20</v>
       </c>
       <c r="U8" t="str">
         <v/>
       </c>
       <c r="V8">
         <v>34</v>
       </c>
       <c r="W8">
         <v>14</v>
       </c>
       <c r="X8">
         <v>32</v>
       </c>
-      <c r="Y8" t="str">
-        <v/>
+      <c r="Y8">
+        <v>22</v>
+      </c>
+      <c r="Z8">
+        <v>24</v>
+      </c>
+      <c r="AA8" t="str">
+        <v>R9</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="str">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="C9" t="str">
-        <v>Robert Gradwohl</v>
+        <v>Marius Becker</v>
       </c>
       <c r="D9" t="str">
-        <v>AT</v>
+        <v>DE</v>
       </c>
       <c r="E9" t="str">
-        <v>Styrian Racing</v>
+        <v>Speed Monkeys II</v>
       </c>
       <c r="F9" t="str">
         <v>PRO</v>
       </c>
       <c r="G9" t="str">
         <v/>
       </c>
       <c r="H9">
+        <v>9</v>
+      </c>
+      <c r="I9">
+        <v>55</v>
+      </c>
+      <c r="J9">
+        <v>3085</v>
+      </c>
+      <c r="K9">
+        <v>162</v>
+      </c>
+      <c r="L9">
+        <v>35</v>
+      </c>
+      <c r="M9">
+        <v>-1</v>
+      </c>
+      <c r="N9">
+        <v>196</v>
+      </c>
+      <c r="O9">
+        <v>30</v>
+      </c>
+      <c r="P9">
+        <v>34</v>
+      </c>
+      <c r="Q9">
+        <v>26</v>
+      </c>
+      <c r="R9">
+        <v>32</v>
+      </c>
+      <c r="S9">
         <v>10</v>
       </c>
-      <c r="I9">
-[...39 lines deleted...]
-        <v>20</v>
+      <c r="T9" t="str">
+        <v/>
+      </c>
+      <c r="U9" t="str">
+        <v/>
+      </c>
+      <c r="V9" t="str">
+        <v/>
       </c>
       <c r="W9">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="X9">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>R3</v>
+        <v>7</v>
+      </c>
+      <c r="Y9">
+        <v>28</v>
+      </c>
+      <c r="Z9">
+        <v>0</v>
+      </c>
+      <c r="AA9" t="str">
+        <v/>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="str">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="C10" t="str">
-        <v>Kevin Osiewacz</v>
+        <v>Robert Gradwohl</v>
       </c>
       <c r="D10" t="str">
-        <v>DE</v>
+        <v>AT</v>
       </c>
       <c r="E10" t="str">
-        <v>Dat muss Kesseln - Veteranen</v>
+        <v>Styrian Racing</v>
       </c>
       <c r="F10" t="str">
         <v>PRO</v>
       </c>
       <c r="G10" t="str">
         <v/>
       </c>
       <c r="H10">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I10">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="J10">
-        <v>2852</v>
+        <v>2288</v>
       </c>
       <c r="K10">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="L10">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
-        <v>176</v>
-[...2 lines deleted...]
-        <v/>
+        <v>194</v>
+      </c>
+      <c r="O10">
+        <v>18</v>
       </c>
       <c r="P10">
+        <v>24</v>
+      </c>
+      <c r="Q10">
+        <v>9</v>
+      </c>
+      <c r="R10">
+        <v>12</v>
+      </c>
+      <c r="S10">
         <v>20</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
+        <v>18</v>
+      </c>
+      <c r="U10">
         <v>12</v>
       </c>
-      <c r="R10">
-[...10 lines deleted...]
-      </c>
       <c r="V10">
-        <v>32</v>
-[...2 lines deleted...]
-        <v/>
+        <v>20</v>
+      </c>
+      <c r="W10">
+        <v>22</v>
       </c>
       <c r="X10">
-        <v>26</v>
-[...2 lines deleted...]
-        <v/>
+        <v>30</v>
+      </c>
+      <c r="Y10">
+        <v>20</v>
+      </c>
+      <c r="Z10">
+        <v>22</v>
+      </c>
+      <c r="AA10" t="str">
+        <v>R3, R4, R7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="str">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="C11" t="str">
-        <v>Mario Severn</v>
+        <v>Kevin Osiewacz</v>
       </c>
       <c r="D11" t="str">
         <v>DE</v>
       </c>
       <c r="E11" t="str">
         <v>Dat muss Kesseln - Veteranen</v>
       </c>
       <c r="F11" t="str">
         <v>PRO</v>
       </c>
       <c r="G11" t="str">
         <v/>
       </c>
       <c r="H11">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I11">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="J11">
-        <v>3210</v>
+        <v>2852</v>
       </c>
       <c r="K11">
         <v>143</v>
       </c>
       <c r="L11">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
       <c r="N11">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="O11">
+        <v>188</v>
+      </c>
+      <c r="O11" t="str">
+        <v/>
+      </c>
+      <c r="P11">
+        <v>20</v>
+      </c>
+      <c r="Q11">
+        <v>12</v>
+      </c>
+      <c r="R11">
+        <v>16</v>
+      </c>
+      <c r="S11">
+        <v>26</v>
+      </c>
+      <c r="T11">
+        <v>16</v>
+      </c>
+      <c r="U11">
+        <v>28</v>
+      </c>
+      <c r="V11">
         <v>32</v>
       </c>
-      <c r="P11">
-[...19 lines deleted...]
-      </c>
       <c r="W11" t="str">
         <v/>
       </c>
-      <c r="X11" t="str">
-[...2 lines deleted...]
-      <c r="Y11" t="str">
+      <c r="X11">
+        <v>26</v>
+      </c>
+      <c r="Y11">
+        <v>12</v>
+      </c>
+      <c r="Z11" t="str">
+        <v/>
+      </c>
+      <c r="AA11" t="str">
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="str">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C12" t="str">
-        <v>Marius Becker</v>
+        <v>Justin Christiansen</v>
       </c>
       <c r="D12" t="str">
         <v>DE</v>
       </c>
       <c r="E12" t="str">
-        <v>Speed Monkeys II</v>
+        <v>Neon Simsports Blue</v>
       </c>
       <c r="F12" t="str">
         <v>PRO</v>
       </c>
       <c r="G12" t="str">
         <v/>
       </c>
       <c r="H12">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I12">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="J12">
-        <v>3085</v>
+        <v>2026</v>
       </c>
       <c r="K12">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="L12">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M12">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="N12">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="O12">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>14</v>
+      </c>
+      <c r="P12" t="str">
+        <v/>
+      </c>
+      <c r="Q12" t="str">
+        <v/>
       </c>
       <c r="R12">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="S12">
-        <v>10</v>
-[...8 lines deleted...]
-        <v/>
+        <v>9</v>
+      </c>
+      <c r="T12">
+        <v>36</v>
+      </c>
+      <c r="U12">
+        <v>18</v>
+      </c>
+      <c r="V12">
+        <v>14</v>
       </c>
       <c r="W12">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="X12">
-        <v>7</v>
-[...2 lines deleted...]
-        <v/>
+        <v>28</v>
+      </c>
+      <c r="Y12">
+        <v>16</v>
+      </c>
+      <c r="Z12">
+        <v>20</v>
+      </c>
+      <c r="AA12" t="str">
+        <v>R5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="str">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="C13" t="str">
-        <v>Klaus Oberlaender</v>
+        <v>Mario Severn</v>
       </c>
       <c r="D13" t="str">
         <v>DE</v>
       </c>
       <c r="E13" t="str">
-        <v>Speed Monkeys II</v>
+        <v>Dat muss Kesseln - Veteranen</v>
       </c>
       <c r="F13" t="str">
         <v>PRO</v>
       </c>
       <c r="G13" t="str">
         <v/>
       </c>
       <c r="H13">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I13">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="J13">
-        <v>2838</v>
+        <v>3210</v>
       </c>
       <c r="K13">
-        <v>113</v>
+        <v>143</v>
       </c>
       <c r="L13">
+        <v>30</v>
+      </c>
+      <c r="M13">
+        <v>0</v>
+      </c>
+      <c r="N13">
+        <v>173</v>
+      </c>
+      <c r="O13">
+        <v>32</v>
+      </c>
+      <c r="P13">
+        <v>32</v>
+      </c>
+      <c r="Q13">
+        <v>18</v>
+      </c>
+      <c r="R13">
+        <v>30</v>
+      </c>
+      <c r="S13">
+        <v>0</v>
+      </c>
+      <c r="T13">
         <v>40</v>
       </c>
-      <c r="M13">
-[...22 lines deleted...]
-      </c>
       <c r="U13">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="V13">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>7</v>
+      </c>
+      <c r="W13" t="str">
+        <v/>
+      </c>
+      <c r="X13" t="str">
+        <v/>
       </c>
       <c r="Y13" t="str">
-        <v>R4</v>
+        <v/>
+      </c>
+      <c r="Z13" t="str">
+        <v/>
+      </c>
+      <c r="AA13" t="str">
+        <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="str">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="C14" t="str">
-        <v>Justin Christiansen</v>
+        <v>Klaus Oberlaender</v>
       </c>
       <c r="D14" t="str">
         <v>DE</v>
       </c>
       <c r="E14" t="str">
-        <v>Neon Simsports Blue</v>
+        <v>Speed Monkeys II</v>
       </c>
       <c r="F14" t="str">
         <v>PRO</v>
       </c>
       <c r="G14" t="str">
         <v/>
       </c>
       <c r="H14">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I14">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="J14">
-        <v>2026</v>
+        <v>2838</v>
       </c>
       <c r="K14">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="L14">
         <v>40</v>
       </c>
       <c r="M14">
         <v>0</v>
       </c>
       <c r="N14">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="O14">
-        <v>14</v>
-[...5 lines deleted...]
-        <v/>
+        <v>26</v>
+      </c>
+      <c r="P14">
+        <v>9</v>
+      </c>
+      <c r="Q14">
+        <v>20</v>
       </c>
       <c r="R14">
+        <v>0</v>
+      </c>
+      <c r="S14">
+        <v>8</v>
+      </c>
+      <c r="T14">
+        <v>0</v>
+      </c>
+      <c r="U14">
+        <v>22</v>
+      </c>
+      <c r="V14">
+        <v>24</v>
+      </c>
+      <c r="W14">
         <v>20</v>
       </c>
-      <c r="S14">
-[...13 lines deleted...]
-      </c>
       <c r="X14">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Y14" t="str">
         <v/>
+      </c>
+      <c r="Z14" t="str">
+        <v/>
+      </c>
+      <c r="AA14" t="str">
+        <v>R4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="str">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="C15" t="str">
-        <v>Fritz Morawetz</v>
+        <v>Michael Gessner</v>
       </c>
       <c r="D15" t="str">
-        <v>AT</v>
+        <v>DE</v>
       </c>
       <c r="E15" t="str">
-        <v>Neon Simsports Red</v>
+        <v>VR46 Racing</v>
       </c>
       <c r="F15" t="str">
         <v>PRO</v>
       </c>
       <c r="G15" t="str">
         <v/>
       </c>
       <c r="H15">
+        <v>10</v>
+      </c>
+      <c r="I15">
+        <v>74</v>
+      </c>
+      <c r="J15">
+        <v>2220</v>
+      </c>
+      <c r="K15">
+        <v>106</v>
+      </c>
+      <c r="L15">
+        <v>45</v>
+      </c>
+      <c r="M15">
+        <v>0</v>
+      </c>
+      <c r="N15">
+        <v>151</v>
+      </c>
+      <c r="O15">
+        <v>12</v>
+      </c>
+      <c r="P15" t="str">
+        <v/>
+      </c>
+      <c r="Q15">
+        <v>0</v>
+      </c>
+      <c r="R15">
+        <v>10</v>
+      </c>
+      <c r="S15">
+        <v>14</v>
+      </c>
+      <c r="T15">
+        <v>28</v>
+      </c>
+      <c r="U15">
         <v>9</v>
       </c>
-      <c r="I15">
-[...20 lines deleted...]
-      <c r="P15">
+      <c r="V15" t="str">
+        <v/>
+      </c>
+      <c r="W15">
+        <v>16</v>
+      </c>
+      <c r="X15">
+        <v>22</v>
+      </c>
+      <c r="Y15">
         <v>14</v>
       </c>
-      <c r="Q15">
-[...24 lines deleted...]
-        <v/>
+      <c r="Z15">
+        <v>26</v>
+      </c>
+      <c r="AA15" t="str">
+        <v>R3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="str">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="C16" t="str">
-        <v>Michael Gessner</v>
+        <v>Alvin Frauenknecht</v>
       </c>
       <c r="D16" t="str">
         <v>DE</v>
       </c>
       <c r="E16" t="str">
-        <v>VR46 Racing</v>
+        <v>Melanzani Racing</v>
       </c>
       <c r="F16" t="str">
         <v>PRO</v>
       </c>
       <c r="G16" t="str">
         <v/>
       </c>
       <c r="H16">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I16">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="J16">
-        <v>2154</v>
+        <v>2780</v>
       </c>
       <c r="K16">
-        <v>76</v>
+        <v>115</v>
       </c>
       <c r="L16">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="M16">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="N16">
-        <v>111</v>
+        <v>136</v>
       </c>
       <c r="O16">
-        <v>12</v>
-[...2 lines deleted...]
-        <v/>
+        <v>0</v>
+      </c>
+      <c r="P16">
+        <v>30</v>
       </c>
       <c r="Q16">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="R16">
+        <v>0</v>
+      </c>
+      <c r="S16" t="str">
+        <v/>
+      </c>
+      <c r="T16" t="str">
+        <v/>
+      </c>
+      <c r="U16">
         <v>10</v>
       </c>
-      <c r="S16">
-[...7 lines deleted...]
-      </c>
       <c r="V16" t="str">
         <v/>
       </c>
       <c r="W16">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="Y16" t="str">
+        <v>26</v>
+      </c>
+      <c r="X16" t="str">
+        <v/>
+      </c>
+      <c r="Y16">
+        <v>40</v>
+      </c>
+      <c r="Z16" t="str">
+        <v/>
+      </c>
+      <c r="AA16" t="str">
         <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="str">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="C17" t="str">
-        <v>Michael Gasser</v>
+        <v>Fritz Morawetz</v>
       </c>
       <c r="D17" t="str">
-        <v>IT</v>
+        <v>AT</v>
       </c>
       <c r="E17" t="str">
-        <v/>
+        <v>Neon Simsports Red</v>
       </c>
       <c r="F17" t="str">
         <v>PRO</v>
       </c>
       <c r="G17" t="str">
         <v/>
       </c>
       <c r="H17">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I17">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="J17">
-        <v>3364</v>
+        <v>2294</v>
       </c>
       <c r="K17">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="L17">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="M17">
         <v>0</v>
       </c>
       <c r="N17">
-        <v>106</v>
-[...2 lines deleted...]
-        <v/>
+        <v>128</v>
+      </c>
+      <c r="O17">
+        <v>8</v>
       </c>
       <c r="P17">
-        <v>36</v>
-[...11 lines deleted...]
-        <v/>
+        <v>14</v>
+      </c>
+      <c r="Q17">
+        <v>0</v>
+      </c>
+      <c r="R17">
+        <v>14</v>
+      </c>
+      <c r="S17" t="str">
+        <v/>
+      </c>
+      <c r="T17">
+        <v>22</v>
       </c>
       <c r="U17">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="V17">
-        <v>0</v>
-[...8 lines deleted...]
-        <v/>
+        <v>18</v>
+      </c>
+      <c r="W17">
+        <v>24</v>
+      </c>
+      <c r="X17">
+        <v>20</v>
+      </c>
+      <c r="Y17">
+        <v>0</v>
+      </c>
+      <c r="Z17" t="str">
+        <v/>
+      </c>
+      <c r="AA17" t="str">
+        <v>R3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="str">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="C18" t="str">
-        <v>Andre Rajkovic</v>
+        <v>Christian Hartl</v>
       </c>
       <c r="D18" t="str">
-        <v>AT</v>
+        <v>DE</v>
       </c>
       <c r="E18" t="str">
-        <v>Team Heusinkveld</v>
+        <v>Melanzani Racing 01</v>
       </c>
       <c r="F18" t="str">
         <v>PRO</v>
       </c>
       <c r="G18" t="str">
         <v/>
       </c>
       <c r="H18">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I18">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J18">
         <v>4090</v>
       </c>
       <c r="K18">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="L18">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="M18">
         <v>0</v>
       </c>
       <c r="N18">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="O18">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>0</v>
+      </c>
+      <c r="P18" t="str">
+        <v/>
       </c>
       <c r="Q18">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="R18">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>28</v>
+      </c>
+      <c r="S18" t="str">
+        <v/>
       </c>
       <c r="T18">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="U18" t="str">
+        <v/>
       </c>
       <c r="V18" t="str">
         <v/>
       </c>
       <c r="W18" t="str">
         <v/>
       </c>
       <c r="X18" t="str">
         <v/>
       </c>
-      <c r="Y18" t="str">
+      <c r="Y18">
+        <v>26</v>
+      </c>
+      <c r="Z18">
+        <v>34</v>
+      </c>
+      <c r="AA18" t="str">
         <v/>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="str">
         <v>93</v>
       </c>
       <c r="C19" t="str">
         <v>Aaron Hatcher</v>
       </c>
       <c r="D19" t="str">
         <v>DE</v>
       </c>
       <c r="E19" t="str">
         <v>Dat muss Kesseln</v>
       </c>
       <c r="F19" t="str">
         <v>PRO</v>
       </c>
       <c r="G19" t="str">
         <v/>
       </c>
       <c r="H19">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I19">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="J19">
-        <v>2326</v>
+        <v>2347</v>
       </c>
       <c r="K19">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="L19">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M19">
         <v>0</v>
       </c>
       <c r="N19">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="O19">
         <v>20</v>
       </c>
       <c r="P19">
         <v>28</v>
       </c>
       <c r="Q19">
         <v>10</v>
       </c>
       <c r="R19">
         <v>9</v>
       </c>
       <c r="S19">
         <v>0</v>
       </c>
       <c r="T19" t="str">
         <v/>
       </c>
       <c r="U19">
         <v>16</v>
       </c>
       <c r="V19">
         <v>0</v>
       </c>
       <c r="W19" t="str">
         <v/>
       </c>
       <c r="X19">
         <v>18</v>
       </c>
-      <c r="Y19" t="str">
+      <c r="Y19">
+        <v>18</v>
+      </c>
+      <c r="Z19" t="str">
+        <v/>
+      </c>
+      <c r="AA19" t="str">
         <v/>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="str">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C20" t="str">
-        <v>Alvin Frauenknecht</v>
+        <v>Michael Gasser</v>
       </c>
       <c r="D20" t="str">
-        <v>DE</v>
+        <v>IT</v>
       </c>
       <c r="E20" t="str">
-        <v>Melanzani Racing</v>
+        <v/>
       </c>
       <c r="F20" t="str">
         <v>PRO</v>
       </c>
       <c r="G20" t="str">
         <v/>
       </c>
       <c r="H20">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I20">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="J20">
-        <v>2505</v>
+        <v>3364</v>
       </c>
       <c r="K20">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="L20">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="M20">
         <v>0</v>
       </c>
       <c r="N20">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>106</v>
+      </c>
+      <c r="O20" t="str">
+        <v/>
       </c>
       <c r="P20">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="Q20">
+        <v>36</v>
+      </c>
+      <c r="Q20" t="str">
+        <v/>
+      </c>
+      <c r="R20" t="str">
+        <v/>
+      </c>
+      <c r="S20">
+        <v>36</v>
+      </c>
+      <c r="T20" t="str">
+        <v/>
+      </c>
+      <c r="U20">
         <v>34</v>
       </c>
-      <c r="R20">
-[...15 lines deleted...]
-        <v>26</v>
+      <c r="V20">
+        <v>0</v>
+      </c>
+      <c r="W20" t="str">
+        <v/>
       </c>
       <c r="X20" t="str">
         <v/>
       </c>
       <c r="Y20" t="str">
+        <v/>
+      </c>
+      <c r="Z20" t="str">
+        <v/>
+      </c>
+      <c r="AA20" t="str">
         <v/>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="str">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="C21" t="str">
-        <v>Michele Grupe</v>
+        <v>Mike Girenz</v>
       </c>
       <c r="D21" t="str">
         <v>DE</v>
       </c>
       <c r="E21" t="str">
-        <v>UNIQUE-SIM Motorsports</v>
+        <v>FRAMIDI Racing</v>
       </c>
       <c r="F21" t="str">
         <v>PRO</v>
       </c>
       <c r="G21" t="str">
         <v/>
       </c>
       <c r="H21">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I21">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="J21">
-        <v>3771</v>
+        <v>2414</v>
       </c>
       <c r="K21">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="L21">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="M21">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N21">
-        <v>98</v>
-[...8 lines deleted...]
-        <v/>
+        <v>106</v>
+      </c>
+      <c r="O21">
+        <v>0</v>
+      </c>
+      <c r="P21">
+        <v>8</v>
+      </c>
+      <c r="Q21">
+        <v>16</v>
       </c>
       <c r="R21">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="S21">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="T21" t="str">
         <v/>
       </c>
       <c r="U21">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="V21">
-        <v>0</v>
-[...5 lines deleted...]
-        <v/>
+        <v>16</v>
+      </c>
+      <c r="W21">
+        <v>18</v>
+      </c>
+      <c r="X21">
+        <v>0</v>
       </c>
       <c r="Y21" t="str">
         <v/>
+      </c>
+      <c r="Z21">
+        <v>30</v>
+      </c>
+      <c r="AA21" t="str">
+        <v>R1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="str">
-        <v>41</v>
+        <v>98</v>
       </c>
       <c r="C22" t="str">
-        <v>Kevin Homburg</v>
+        <v>Andre Rajkovic</v>
       </c>
       <c r="D22" t="str">
-        <v>DE</v>
+        <v>AT</v>
       </c>
       <c r="E22" t="str">
-        <v>CAS Tech Performance Red</v>
+        <v>Team Heusinkveld</v>
       </c>
       <c r="F22" t="str">
         <v>PRO</v>
       </c>
       <c r="G22" t="str">
         <v/>
       </c>
       <c r="H22">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I22">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="J22">
-        <v>3048</v>
+        <v>4090</v>
       </c>
       <c r="K22">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="L22">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="M22">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N22">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="O22">
+        <v>22</v>
+      </c>
+      <c r="P22">
+        <v>22</v>
+      </c>
+      <c r="Q22">
+        <v>24</v>
+      </c>
+      <c r="R22">
+        <v>22</v>
+      </c>
+      <c r="S22">
         <v>16</v>
       </c>
-      <c r="P22" t="str">
-[...12 lines deleted...]
-        <v/>
+      <c r="T22">
+        <v>0</v>
       </c>
       <c r="U22">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>0</v>
+      </c>
+      <c r="V22" t="str">
+        <v/>
+      </c>
+      <c r="W22" t="str">
+        <v/>
       </c>
       <c r="X22" t="str">
         <v/>
       </c>
       <c r="Y22" t="str">
+        <v/>
+      </c>
+      <c r="Z22" t="str">
+        <v/>
+      </c>
+      <c r="AA22" t="str">
         <v/>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="str">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="C23" t="str">
-        <v>Zilvio Korenjak</v>
+        <v>Michele Grupe</v>
       </c>
       <c r="D23" t="str">
-        <v>RO</v>
+        <v>DE</v>
       </c>
       <c r="E23" t="str">
-        <v>Sydney Sweeney Academy</v>
+        <v>UNIQUE-SIM Motorsports</v>
       </c>
       <c r="F23" t="str">
         <v>PRO</v>
       </c>
       <c r="G23" t="str">
-        <v>Retired</v>
+        <v/>
       </c>
       <c r="H23">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I23">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="J23">
-        <v>6805</v>
+        <v>3771</v>
       </c>
       <c r="K23">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="L23">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="M23">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N23">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="O23" t="str">
         <v/>
       </c>
-      <c r="P23">
-[...2 lines deleted...]
-      <c r="Q23">
+      <c r="P23" t="str">
+        <v/>
+      </c>
+      <c r="Q23" t="str">
+        <v/>
+      </c>
+      <c r="R23">
         <v>38</v>
       </c>
-      <c r="R23" t="str">
-[...3 lines deleted...]
-        <v/>
+      <c r="S23">
+        <v>28</v>
       </c>
       <c r="T23" t="str">
         <v/>
       </c>
-      <c r="U23" t="str">
-[...3 lines deleted...]
-        <v/>
+      <c r="U23">
+        <v>32</v>
+      </c>
+      <c r="V23">
+        <v>0</v>
       </c>
       <c r="W23" t="str">
         <v/>
       </c>
       <c r="X23" t="str">
         <v/>
       </c>
       <c r="Y23" t="str">
+        <v/>
+      </c>
+      <c r="Z23" t="str">
+        <v/>
+      </c>
+      <c r="AA23" t="str">
         <v/>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="str">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C24" t="str">
-        <v>Mike Girenz</v>
+        <v>Kevin Homburg</v>
       </c>
       <c r="D24" t="str">
         <v>DE</v>
       </c>
       <c r="E24" t="str">
-        <v>FRAMIDI Racing</v>
+        <v>CAS Tech Performance Red</v>
       </c>
       <c r="F24" t="str">
         <v>PRO</v>
       </c>
       <c r="G24" t="str">
         <v/>
       </c>
       <c r="H24">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="I24">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="J24">
-        <v>2392</v>
+        <v>3048</v>
       </c>
       <c r="K24">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="L24">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="M24">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N24">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="O24">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>16</v>
+      </c>
+      <c r="P24" t="str">
+        <v/>
       </c>
       <c r="Q24">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="R24">
         <v>0</v>
       </c>
-      <c r="S24">
-        <v>12</v>
+      <c r="S24" t="str">
+        <v/>
       </c>
       <c r="T24" t="str">
         <v/>
       </c>
       <c r="U24">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="V24">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="W24">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="X24" t="str">
+        <v/>
       </c>
       <c r="Y24" t="str">
+        <v/>
+      </c>
+      <c r="Z24" t="str">
+        <v/>
+      </c>
+      <c r="AA24" t="str">
         <v/>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="str">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="C25" t="str">
-        <v>Christian Hartl</v>
+        <v>Zilvio Korenjak</v>
       </c>
       <c r="D25" t="str">
-        <v>DE</v>
+        <v>RO</v>
       </c>
       <c r="E25" t="str">
-        <v>Melanzani Racing 01</v>
+        <v>Sydney Sweeney Academy</v>
       </c>
       <c r="F25" t="str">
         <v>PRO</v>
       </c>
       <c r="G25" t="str">
-        <v/>
+        <v>Retired</v>
       </c>
       <c r="H25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I25">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J25">
-        <v>4064</v>
+        <v>6805</v>
       </c>
       <c r="K25">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="L25">
         <v>10</v>
       </c>
       <c r="M25">
         <v>0</v>
       </c>
       <c r="N25">
-        <v>62</v>
-[...5 lines deleted...]
-        <v/>
+        <v>78</v>
+      </c>
+      <c r="O25" t="str">
+        <v/>
+      </c>
+      <c r="P25">
+        <v>40</v>
       </c>
       <c r="Q25">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>38</v>
+      </c>
+      <c r="R25" t="str">
+        <v/>
       </c>
       <c r="S25" t="str">
         <v/>
       </c>
-      <c r="T25">
-        <v>34</v>
+      <c r="T25" t="str">
+        <v/>
       </c>
       <c r="U25" t="str">
         <v/>
       </c>
       <c r="V25" t="str">
         <v/>
       </c>
       <c r="W25" t="str">
         <v/>
       </c>
       <c r="X25" t="str">
         <v/>
       </c>
       <c r="Y25" t="str">
+        <v/>
+      </c>
+      <c r="Z25" t="str">
+        <v/>
+      </c>
+      <c r="AA25" t="str">
         <v/>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="str">
         <v>64</v>
       </c>
       <c r="C26" t="str">
         <v>Tim Eilzer</v>
       </c>
       <c r="D26" t="str">
         <v>DE</v>
       </c>
       <c r="E26" t="str">
         <v>Melanzani Racing</v>
       </c>
       <c r="F26" t="str">
         <v>PRO</v>
       </c>
       <c r="G26" t="str">
         <v>Retired</v>
       </c>
@@ -7039,50 +7547,56 @@
       </c>
       <c r="R26">
         <v>24</v>
       </c>
       <c r="S26" t="str">
         <v/>
       </c>
       <c r="T26">
         <v>0</v>
       </c>
       <c r="U26" t="str">
         <v/>
       </c>
       <c r="V26" t="str">
         <v/>
       </c>
       <c r="W26" t="str">
         <v/>
       </c>
       <c r="X26" t="str">
         <v/>
       </c>
       <c r="Y26" t="str">
         <v/>
       </c>
+      <c r="Z26" t="str">
+        <v/>
+      </c>
+      <c r="AA26" t="str">
+        <v/>
+      </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="str">
         <v>61</v>
       </c>
       <c r="C27" t="str">
         <v>Florian Roessler</v>
       </c>
       <c r="D27" t="str">
         <v>DE</v>
       </c>
       <c r="E27" t="str">
         <v>Neon Simsports Green</v>
       </c>
       <c r="F27" t="str">
         <v>PRO</v>
       </c>
       <c r="G27" t="str">
         <v/>
       </c>
       <c r="H27">
         <v>2</v>
@@ -7116,125 +7630,137 @@
       </c>
       <c r="R27" t="str">
         <v/>
       </c>
       <c r="S27">
         <v>24</v>
       </c>
       <c r="T27" t="str">
         <v/>
       </c>
       <c r="U27">
         <v>20</v>
       </c>
       <c r="V27" t="str">
         <v/>
       </c>
       <c r="W27" t="str">
         <v/>
       </c>
       <c r="X27" t="str">
         <v/>
       </c>
       <c r="Y27" t="str">
         <v/>
       </c>
+      <c r="Z27" t="str">
+        <v/>
+      </c>
+      <c r="AA27" t="str">
+        <v/>
+      </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="str">
         <v>99</v>
       </c>
       <c r="C28" t="str">
         <v>Dominique Meyers</v>
       </c>
       <c r="D28" t="str">
         <v>NO</v>
       </c>
       <c r="E28" t="str">
         <v>WS Racing  eSports #Blue [CAS WCT]</v>
       </c>
       <c r="F28" t="str">
         <v>PRO</v>
       </c>
       <c r="G28" t="str">
         <v/>
       </c>
       <c r="H28">
         <v>3</v>
       </c>
       <c r="I28">
         <v>40</v>
       </c>
       <c r="J28">
         <v>3134</v>
       </c>
       <c r="K28">
         <v>18</v>
       </c>
       <c r="L28">
         <v>10</v>
       </c>
       <c r="M28">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="N28">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="O28">
         <v>9</v>
       </c>
       <c r="P28">
         <v>16</v>
       </c>
       <c r="Q28">
         <v>3</v>
       </c>
       <c r="R28" t="str">
         <v/>
       </c>
       <c r="S28" t="str">
         <v/>
       </c>
       <c r="T28" t="str">
         <v/>
       </c>
       <c r="U28" t="str">
         <v/>
       </c>
       <c r="V28" t="str">
         <v/>
       </c>
       <c r="W28" t="str">
         <v/>
       </c>
       <c r="X28" t="str">
         <v/>
       </c>
       <c r="Y28" t="str">
+        <v/>
+      </c>
+      <c r="Z28" t="str">
+        <v/>
+      </c>
+      <c r="AA28" t="str">
         <v/>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="str">
         <v>05</v>
       </c>
       <c r="C29" t="str">
         <v>Andy Weber</v>
       </c>
       <c r="D29" t="str">
         <v>AT</v>
       </c>
       <c r="E29" t="str">
         <v>DanKüchen Motorsport I</v>
       </c>
       <c r="F29" t="str">
         <v>PRO</v>
       </c>
       <c r="G29" t="str">
         <v/>
       </c>
@@ -7270,125 +7796,137 @@
       </c>
       <c r="R29" t="str">
         <v/>
       </c>
       <c r="S29" t="str">
         <v/>
       </c>
       <c r="T29" t="str">
         <v/>
       </c>
       <c r="U29" t="str">
         <v/>
       </c>
       <c r="V29" t="str">
         <v/>
       </c>
       <c r="W29" t="str">
         <v/>
       </c>
       <c r="X29" t="str">
         <v/>
       </c>
       <c r="Y29" t="str">
         <v/>
       </c>
+      <c r="Z29" t="str">
+        <v/>
+      </c>
+      <c r="AA29" t="str">
+        <v/>
+      </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="str">
         <v>7</v>
       </c>
       <c r="C30" t="str">
         <v>Florian Eigner</v>
       </c>
       <c r="D30" t="str">
         <v>DE</v>
       </c>
       <c r="E30" t="str">
         <v>Aurora Racing eSports</v>
       </c>
       <c r="F30" t="str">
         <v>PRO</v>
       </c>
       <c r="G30" t="str">
         <v>Retired</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30">
         <v>10</v>
       </c>
       <c r="J30">
         <v>2482</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N30">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="O30" t="str">
         <v/>
       </c>
       <c r="P30" t="str">
         <v/>
       </c>
       <c r="Q30" t="str">
         <v/>
       </c>
       <c r="R30" t="str">
         <v/>
       </c>
       <c r="S30" t="str">
         <v/>
       </c>
       <c r="T30">
         <v>0</v>
       </c>
       <c r="U30" t="str">
         <v/>
       </c>
       <c r="V30" t="str">
         <v/>
       </c>
       <c r="W30" t="str">
         <v/>
       </c>
       <c r="X30" t="str">
         <v/>
       </c>
       <c r="Y30" t="str">
+        <v/>
+      </c>
+      <c r="Z30" t="str">
+        <v/>
+      </c>
+      <c r="AA30" t="str">
         <v/>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="str">
         <v>23</v>
       </c>
       <c r="C31" t="str">
         <v>Denis Apel</v>
       </c>
       <c r="D31" t="str">
         <v/>
       </c>
       <c r="E31" t="str">
         <v>Dat muss Kesseln - Veteranen</v>
       </c>
       <c r="F31" t="str">
         <v>PRO</v>
       </c>
       <c r="G31" t="str">
         <v>Retired</v>
       </c>
@@ -7424,91 +7962,99 @@
       </c>
       <c r="R31" t="str">
         <v/>
       </c>
       <c r="S31" t="str">
         <v/>
       </c>
       <c r="T31" t="str">
         <v/>
       </c>
       <c r="U31" t="str">
         <v/>
       </c>
       <c r="V31" t="str">
         <v/>
       </c>
       <c r="W31" t="str">
         <v/>
       </c>
       <c r="X31" t="str">
         <v/>
       </c>
       <c r="Y31" t="str">
         <v/>
       </c>
+      <c r="Z31" t="str">
+        <v/>
+      </c>
+      <c r="AA31" t="str">
+        <v/>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:Y31"/>
+  <autoFilter ref="A1:AA31"/>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:Y31"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:AA31"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y29"/>
+  <dimension ref="A1:AA29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="6.83203125" customWidth="1"/>
     <col min="2" max="2" width="6.83203125" customWidth="1"/>
     <col min="3" max="3" width="24.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.83203125" customWidth="1"/>
     <col min="5" max="5" width="20.83203125" customWidth="1"/>
     <col min="6" max="6" width="7.83203125" customWidth="1"/>
     <col min="7" max="7" width="8.83203125" customWidth="1"/>
     <col min="8" max="8" width="8.83203125" customWidth="1"/>
     <col min="9" max="9" width="6.83203125" customWidth="1"/>
     <col min="10" max="10" width="6.83203125" customWidth="1"/>
     <col min="11" max="11" width="6.83203125" customWidth="1"/>
     <col min="12" max="12" width="7.83203125" customWidth="1"/>
     <col min="13" max="13" width="6.83203125" customWidth="1"/>
     <col min="14" max="14" width="7.83203125" customWidth="1"/>
     <col min="15" max="15" width="12.83203125" customWidth="1"/>
     <col min="16" max="16" width="12.83203125" customWidth="1"/>
     <col min="17" max="17" width="12.83203125" customWidth="1"/>
     <col min="18" max="18" width="12.83203125" customWidth="1"/>
     <col min="19" max="19" width="12.83203125" customWidth="1"/>
     <col min="20" max="20" width="12.83203125" customWidth="1"/>
     <col min="21" max="21" width="12.83203125" customWidth="1"/>
     <col min="22" max="22" width="12.83203125" customWidth="1"/>
     <col min="23" max="23" width="12.83203125" customWidth="1"/>
     <col min="24" max="24" width="14.83203125" customWidth="1"/>
-    <col min="25" max="25" width="9.83203125" customWidth="1"/>
+    <col min="25" max="25" width="14.83203125" customWidth="1"/>
+    <col min="26" max="26" width="16.83203125" customWidth="1"/>
+    <col min="27" max="27" width="9.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Pos</v>
       </c>
       <c r="B1" t="str">
         <v>#</v>
       </c>
       <c r="C1" t="str">
         <v>Driver</v>
       </c>
       <c r="D1" t="str">
         <v>Country</v>
       </c>
       <c r="E1" t="str">
         <v>Team</v>
       </c>
       <c r="F1" t="str">
         <v>Class</v>
       </c>
       <c r="G1" t="str">
         <v>Status</v>
       </c>
       <c r="H1" t="str">
@@ -7541,1129 +8087,1219 @@
       <c r="Q1" t="str">
         <v>R3 Round 3</v>
       </c>
       <c r="R1" t="str">
         <v>R4 Round 4</v>
       </c>
       <c r="S1" t="str">
         <v>R5 Round 5</v>
       </c>
       <c r="T1" t="str">
         <v>R6 Round 6</v>
       </c>
       <c r="U1" t="str">
         <v>R7 Round 7</v>
       </c>
       <c r="V1" t="str">
         <v>R8 Round 8</v>
       </c>
       <c r="W1" t="str">
         <v>R9 Round 9</v>
       </c>
       <c r="X1" t="str">
         <v>R10 Round 10</v>
       </c>
       <c r="Y1" t="str">
+        <v>R11 Round 11</v>
+      </c>
+      <c r="Z1" t="str">
+        <v>R12 Round 12 - SPECIAL EVENT</v>
+      </c>
+      <c r="AA1" t="str">
         <v>Dropped</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="str">
         <v>222</v>
       </c>
       <c r="C2" t="str">
         <v>Elias Schleich</v>
       </c>
       <c r="D2" t="str">
         <v>DE</v>
       </c>
       <c r="E2" t="str">
         <v>simracelab.de</v>
       </c>
       <c r="F2" t="str">
         <v>AM</v>
       </c>
       <c r="G2" t="str">
         <v/>
       </c>
       <c r="H2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I2">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="J2">
         <v>3260</v>
       </c>
       <c r="K2">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="L2">
         <v>45</v>
       </c>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="O2">
         <v>40</v>
       </c>
       <c r="P2">
         <v>40</v>
       </c>
       <c r="Q2">
         <v>40</v>
       </c>
       <c r="R2">
         <v>36</v>
       </c>
       <c r="S2">
         <v>40</v>
       </c>
       <c r="T2">
         <v>30</v>
       </c>
       <c r="U2">
         <v>40</v>
       </c>
       <c r="V2">
         <v>34</v>
       </c>
       <c r="W2" t="str">
         <v/>
       </c>
       <c r="X2">
         <v>40</v>
       </c>
-      <c r="Y2" t="str">
-        <v/>
+      <c r="Y2">
+        <v>40</v>
+      </c>
+      <c r="Z2" t="str">
+        <v/>
+      </c>
+      <c r="AA2" t="str">
+        <v>R6</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="str">
-        <v>404</v>
+        <v>117</v>
       </c>
       <c r="C3" t="str">
-        <v>Benjamin Warnow</v>
+        <v>Ricardo Still</v>
       </c>
       <c r="D3" t="str">
-        <v>CH</v>
+        <v>DE</v>
       </c>
       <c r="E3" t="str">
-        <v>Neon Simsports Red</v>
+        <v>Neon Simsports Blue</v>
       </c>
       <c r="F3" t="str">
         <v>AM</v>
       </c>
       <c r="G3" t="str">
         <v/>
       </c>
       <c r="H3">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I3">
-        <v>55</v>
+        <v>106</v>
       </c>
       <c r="J3">
-        <v>1827</v>
+        <v>2299</v>
       </c>
       <c r="K3">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="L3">
         <v>45</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="O3">
+        <v>30</v>
+      </c>
+      <c r="P3">
+        <v>28</v>
+      </c>
+      <c r="Q3">
+        <v>26</v>
+      </c>
+      <c r="R3">
+        <v>10</v>
+      </c>
+      <c r="S3">
         <v>38</v>
       </c>
-      <c r="P3">
-[...2 lines deleted...]
-      <c r="Q3">
+      <c r="T3">
+        <v>26</v>
+      </c>
+      <c r="U3">
+        <v>36</v>
+      </c>
+      <c r="V3">
+        <v>40</v>
+      </c>
+      <c r="W3">
+        <v>36</v>
+      </c>
+      <c r="X3">
         <v>38</v>
       </c>
-      <c r="R3">
+      <c r="Y3">
+        <v>38</v>
+      </c>
+      <c r="Z3">
         <v>40</v>
       </c>
-      <c r="S3">
-[...18 lines deleted...]
-        <v>R5</v>
+      <c r="AA3" t="str">
+        <v>R3, R4, R6</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="str">
-        <v>117</v>
+        <v>404</v>
       </c>
       <c r="C4" t="str">
-        <v>Ricardo Still</v>
+        <v>Benjamin Warnow</v>
       </c>
       <c r="D4" t="str">
-        <v>DE</v>
+        <v>CH</v>
       </c>
       <c r="E4" t="str">
-        <v>Neon Simsports Blue</v>
+        <v>Neon Simsports Red</v>
       </c>
       <c r="F4" t="str">
         <v>AM</v>
       </c>
       <c r="G4" t="str">
         <v/>
       </c>
       <c r="H4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I4">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="J4">
-        <v>2125</v>
+        <v>1827</v>
       </c>
       <c r="K4">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="L4">
         <v>45</v>
       </c>
       <c r="M4">
         <v>0</v>
       </c>
       <c r="N4">
-        <v>298</v>
+        <v>322</v>
       </c>
       <c r="O4">
+        <v>38</v>
+      </c>
+      <c r="P4">
         <v>30</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
+        <v>38</v>
+      </c>
+      <c r="R4">
+        <v>40</v>
+      </c>
+      <c r="S4">
+        <v>20</v>
+      </c>
+      <c r="T4">
+        <v>40</v>
+      </c>
+      <c r="U4">
+        <v>38</v>
+      </c>
+      <c r="V4">
+        <v>30</v>
+      </c>
+      <c r="W4">
+        <v>40</v>
+      </c>
+      <c r="X4">
         <v>28</v>
       </c>
-      <c r="Q4">
-[...24 lines deleted...]
-        <v>R4</v>
+      <c r="Y4">
+        <v>0</v>
+      </c>
+      <c r="Z4" t="str">
+        <v/>
+      </c>
+      <c r="AA4" t="str">
+        <v>R5, R11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="str">
         <v>146</v>
       </c>
       <c r="C5" t="str">
         <v>Christoph Kiesel</v>
       </c>
       <c r="D5" t="str">
         <v>DE</v>
       </c>
       <c r="E5" t="str">
         <v>WS Racing  eSports #Blue [CAS WCT]</v>
       </c>
       <c r="F5" t="str">
         <v>AM</v>
       </c>
       <c r="G5" t="str">
         <v/>
       </c>
       <c r="H5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I5">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="J5">
         <v>2208</v>
       </c>
       <c r="K5">
-        <v>203</v>
+        <v>239</v>
       </c>
       <c r="L5">
         <v>45</v>
       </c>
       <c r="M5">
         <v>0</v>
       </c>
       <c r="N5">
-        <v>248</v>
+        <v>284</v>
       </c>
       <c r="O5">
         <v>36</v>
       </c>
       <c r="P5">
         <v>16</v>
       </c>
       <c r="Q5">
         <v>22</v>
       </c>
       <c r="R5">
         <v>38</v>
       </c>
       <c r="S5">
         <v>12</v>
       </c>
       <c r="T5">
         <v>38</v>
       </c>
       <c r="U5">
         <v>14</v>
       </c>
       <c r="V5" t="str">
         <v/>
       </c>
       <c r="W5">
         <v>38</v>
       </c>
       <c r="X5">
         <v>34</v>
       </c>
-      <c r="Y5" t="str">
-        <v/>
+      <c r="Y5">
+        <v>30</v>
+      </c>
+      <c r="Z5">
+        <v>32</v>
+      </c>
+      <c r="AA5" t="str">
+        <v>R5, R7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="str">
         <v>173</v>
       </c>
       <c r="C6" t="str">
         <v>Thomas Kuebler</v>
       </c>
       <c r="D6" t="str">
         <v>DE</v>
       </c>
       <c r="E6" t="str">
         <v>CAS Tech Performance Red</v>
       </c>
       <c r="F6" t="str">
         <v>AM</v>
       </c>
       <c r="G6" t="str">
         <v/>
       </c>
       <c r="H6">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I6">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="J6">
         <v>2035</v>
       </c>
       <c r="K6">
-        <v>206</v>
+        <v>237</v>
       </c>
       <c r="L6">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M6">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="N6">
-        <v>241</v>
+        <v>273</v>
       </c>
       <c r="O6">
         <v>34</v>
       </c>
       <c r="P6" t="str">
         <v/>
       </c>
       <c r="Q6">
         <v>32</v>
       </c>
       <c r="R6">
         <v>30</v>
       </c>
       <c r="S6">
         <v>34</v>
       </c>
       <c r="T6">
         <v>11</v>
       </c>
       <c r="U6">
         <v>32</v>
       </c>
       <c r="V6">
         <v>36</v>
       </c>
       <c r="W6">
         <v>32</v>
       </c>
       <c r="X6">
         <v>0</v>
       </c>
-      <c r="Y6" t="str">
-        <v/>
+      <c r="Y6">
+        <v>0</v>
+      </c>
+      <c r="Z6">
+        <v>36</v>
+      </c>
+      <c r="AA6" t="str">
+        <v>R10, R11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="str">
-        <v>360</v>
+        <v>581</v>
       </c>
       <c r="C7" t="str">
-        <v>Robert Zellner</v>
+        <v>Manfred Baar</v>
       </c>
       <c r="D7" t="str">
         <v>AT</v>
       </c>
       <c r="E7" t="str">
-        <v>Neon Simsports Orange</v>
+        <v>DanKüchen Motorsport II</v>
       </c>
       <c r="F7" t="str">
         <v>AM</v>
       </c>
       <c r="G7" t="str">
         <v/>
       </c>
       <c r="H7">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I7">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="J7">
-        <v>2038</v>
+        <v>1633</v>
       </c>
       <c r="K7">
-        <v>179</v>
+        <v>209</v>
       </c>
       <c r="L7">
         <v>45</v>
       </c>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7">
-        <v>224</v>
+        <v>254</v>
       </c>
       <c r="O7">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="P7">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="Q7">
+        <v>36</v>
+      </c>
+      <c r="R7" t="str">
+        <v/>
+      </c>
+      <c r="S7">
+        <v>36</v>
+      </c>
+      <c r="T7">
+        <v>24</v>
+      </c>
+      <c r="U7">
+        <v>34</v>
+      </c>
+      <c r="V7">
+        <v>14</v>
+      </c>
+      <c r="W7">
+        <v>18</v>
+      </c>
+      <c r="X7">
         <v>30</v>
       </c>
-      <c r="R7">
-[...21 lines deleted...]
-        <v/>
+      <c r="Y7">
+        <v>24</v>
+      </c>
+      <c r="Z7">
+        <v>38</v>
+      </c>
+      <c r="AA7" t="str">
+        <v>R1, R2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="str">
-        <v>151</v>
+        <v>777</v>
       </c>
       <c r="C8" t="str">
-        <v>Markus Heinzl</v>
+        <v>Hubert Diethard</v>
       </c>
       <c r="D8" t="str">
         <v>AT</v>
       </c>
       <c r="E8" t="str">
-        <v>Styrian Racing</v>
+        <v>DanKüchen Motorsport I</v>
       </c>
       <c r="F8" t="str">
         <v>AM</v>
       </c>
       <c r="G8" t="str">
         <v/>
       </c>
       <c r="H8">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I8">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="J8">
-        <v>1959</v>
+        <v>1978</v>
       </c>
       <c r="K8">
-        <v>167</v>
+        <v>206</v>
       </c>
       <c r="L8">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
       <c r="N8">
-        <v>212</v>
+        <v>246</v>
       </c>
       <c r="O8">
+        <v>28</v>
+      </c>
+      <c r="P8" t="str">
+        <v/>
+      </c>
+      <c r="Q8">
+        <v>28</v>
+      </c>
+      <c r="R8" t="str">
+        <v/>
+      </c>
+      <c r="S8">
+        <v>32</v>
+      </c>
+      <c r="T8">
+        <v>36</v>
+      </c>
+      <c r="U8" t="str">
+        <v/>
+      </c>
+      <c r="V8">
+        <v>38</v>
+      </c>
+      <c r="W8" t="str">
+        <v/>
+      </c>
+      <c r="X8">
         <v>24</v>
       </c>
-      <c r="P8">
-[...11 lines deleted...]
-      <c r="T8">
+      <c r="Y8">
         <v>32</v>
       </c>
-      <c r="U8">
-[...12 lines deleted...]
-        <v>R4</v>
+      <c r="Z8">
+        <v>28</v>
+      </c>
+      <c r="AA8" t="str">
+        <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="str">
-        <v>581</v>
+        <v>360</v>
       </c>
       <c r="C9" t="str">
-        <v>Manfred Baar</v>
+        <v>Robert Zellner</v>
       </c>
       <c r="D9" t="str">
         <v>AT</v>
       </c>
       <c r="E9" t="str">
-        <v>DanKüchen Motorsport II</v>
+        <v>Neon Simsports Orange</v>
       </c>
       <c r="F9" t="str">
         <v>AM</v>
       </c>
       <c r="G9" t="str">
         <v/>
       </c>
       <c r="H9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I9">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="J9">
-        <v>1633</v>
+        <v>1964</v>
       </c>
       <c r="K9">
-        <v>161</v>
+        <v>201</v>
       </c>
       <c r="L9">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M9">
         <v>0</v>
       </c>
       <c r="N9">
-        <v>201</v>
+        <v>246</v>
       </c>
       <c r="O9">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="P9">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="Q9">
-        <v>36</v>
-[...2 lines deleted...]
-        <v/>
+        <v>30</v>
+      </c>
+      <c r="R9">
+        <v>18</v>
       </c>
       <c r="S9">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>28</v>
+      </c>
+      <c r="T9" t="str">
+        <v/>
       </c>
       <c r="U9">
+        <v>28</v>
+      </c>
+      <c r="V9">
+        <v>22</v>
+      </c>
+      <c r="W9">
+        <v>28</v>
+      </c>
+      <c r="X9">
+        <v>32</v>
+      </c>
+      <c r="Y9">
+        <v>22</v>
+      </c>
+      <c r="Z9">
         <v>34</v>
       </c>
-      <c r="V9">
-[...9 lines deleted...]
-        <v/>
+      <c r="AA9" t="str">
+        <v>R1, R4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="str">
         <v>334</v>
       </c>
       <c r="C10" t="str">
         <v>Dirk Bolte</v>
       </c>
       <c r="D10" t="str">
         <v>DE</v>
       </c>
       <c r="E10" t="str">
         <v>FRAMIDI Racing</v>
       </c>
       <c r="F10" t="str">
         <v>AM</v>
       </c>
       <c r="G10" t="str">
         <v/>
       </c>
       <c r="H10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I10">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="J10">
-        <v>1707</v>
+        <v>1768</v>
       </c>
       <c r="K10">
-        <v>157</v>
+        <v>180</v>
       </c>
       <c r="L10">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M10">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N10">
-        <v>197</v>
+        <v>224</v>
       </c>
       <c r="O10">
         <v>26</v>
       </c>
       <c r="P10">
         <v>34</v>
       </c>
       <c r="Q10">
         <v>7</v>
       </c>
       <c r="R10">
         <v>20</v>
       </c>
       <c r="S10">
         <v>10</v>
       </c>
       <c r="T10">
         <v>34</v>
       </c>
       <c r="U10">
         <v>30</v>
       </c>
       <c r="V10" t="str">
         <v/>
       </c>
       <c r="W10" t="str">
         <v/>
       </c>
       <c r="X10">
         <v>36</v>
       </c>
-      <c r="Y10" t="str">
+      <c r="Y10">
+        <v>28</v>
+      </c>
+      <c r="Z10" t="str">
+        <v/>
+      </c>
+      <c r="AA10" t="str">
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="str">
-        <v>777</v>
+        <v>151</v>
       </c>
       <c r="C11" t="str">
-        <v>Hubert Diethard</v>
+        <v>Markus Heinzl</v>
       </c>
       <c r="D11" t="str">
         <v>AT</v>
       </c>
       <c r="E11" t="str">
-        <v>DanKüchen Motorsport I</v>
+        <v>Styrian Racing</v>
       </c>
       <c r="F11" t="str">
         <v>AM</v>
       </c>
       <c r="G11" t="str">
         <v/>
       </c>
       <c r="H11">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="I11">
+        <v>68</v>
+      </c>
+      <c r="J11">
+        <v>1959</v>
+      </c>
+      <c r="K11">
+        <v>173</v>
+      </c>
+      <c r="L11">
+        <v>45</v>
+      </c>
+      <c r="M11">
+        <v>0</v>
+      </c>
+      <c r="N11">
+        <v>218</v>
+      </c>
+      <c r="O11">
         <v>24</v>
       </c>
-      <c r="J11">
-[...5 lines deleted...]
-      <c r="L11">
+      <c r="P11">
+        <v>14</v>
+      </c>
+      <c r="Q11">
+        <v>20</v>
+      </c>
+      <c r="R11">
+        <v>9</v>
+      </c>
+      <c r="S11">
         <v>30</v>
       </c>
-      <c r="M11">
-[...17 lines deleted...]
-      <c r="S11">
+      <c r="T11">
         <v>32</v>
       </c>
-      <c r="T11">
-[...3 lines deleted...]
-        <v/>
+      <c r="U11">
+        <v>16</v>
       </c>
       <c r="V11">
-        <v>38</v>
-[...2 lines deleted...]
-        <v/>
+        <v>32</v>
+      </c>
+      <c r="W11">
+        <v>22</v>
       </c>
       <c r="X11">
-        <v>24</v>
-[...2 lines deleted...]
-        <v/>
+        <v>22</v>
+      </c>
+      <c r="Y11">
+        <v>20</v>
+      </c>
+      <c r="Z11" t="str">
+        <v/>
+      </c>
+      <c r="AA11" t="str">
+        <v>R2, R4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="str">
-        <v>666</v>
+        <v>198</v>
       </c>
       <c r="C12" t="str">
-        <v>Björn Krumpschmied</v>
+        <v>Michael Endres</v>
       </c>
       <c r="D12" t="str">
         <v>DE</v>
       </c>
       <c r="E12" t="str">
-        <v>CAS Tech Performance Red</v>
+        <v>GTunit</v>
       </c>
       <c r="F12" t="str">
         <v>AM</v>
       </c>
       <c r="G12" t="str">
         <v/>
       </c>
       <c r="H12">
+        <v>10</v>
+      </c>
+      <c r="I12">
+        <v>87</v>
+      </c>
+      <c r="J12">
+        <v>2171</v>
+      </c>
+      <c r="K12">
+        <v>161</v>
+      </c>
+      <c r="L12">
+        <v>45</v>
+      </c>
+      <c r="M12">
+        <v>0</v>
+      </c>
+      <c r="N12">
+        <v>206</v>
+      </c>
+      <c r="O12">
         <v>8</v>
       </c>
-      <c r="I12">
-[...19 lines deleted...]
-      </c>
       <c r="P12">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="Q12">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="R12">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="S12">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="T12">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="U12">
+        <v>22</v>
+      </c>
+      <c r="V12">
+        <v>18</v>
+      </c>
+      <c r="W12" t="str">
+        <v/>
+      </c>
+      <c r="X12">
         <v>26</v>
       </c>
-      <c r="V12">
-[...2 lines deleted...]
-      <c r="W12">
+      <c r="Y12">
         <v>34</v>
       </c>
-      <c r="X12" t="str">
-[...3 lines deleted...]
-        <v/>
+      <c r="Z12" t="str">
+        <v/>
+      </c>
+      <c r="AA12" t="str">
+        <v>R6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="str">
-        <v>198</v>
+        <v>666</v>
       </c>
       <c r="C13" t="str">
-        <v>Michael Endres</v>
+        <v>Björn Krumpschmied</v>
       </c>
       <c r="D13" t="str">
         <v>DE</v>
       </c>
       <c r="E13" t="str">
-        <v>GTunit</v>
+        <v>CAS Tech Performance Red</v>
       </c>
       <c r="F13" t="str">
         <v>AM</v>
       </c>
       <c r="G13" t="str">
         <v/>
       </c>
       <c r="H13">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I13">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="J13">
-        <v>2208</v>
+        <v>1243</v>
       </c>
       <c r="K13">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="L13">
         <v>40</v>
       </c>
       <c r="M13">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N13">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>173</v>
+      </c>
+      <c r="O13" t="str">
+        <v/>
       </c>
       <c r="P13">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="Q13">
+        <v>14</v>
+      </c>
+      <c r="R13">
         <v>24</v>
       </c>
-      <c r="R13">
+      <c r="S13">
+        <v>24</v>
+      </c>
+      <c r="T13">
+        <v>28</v>
+      </c>
+      <c r="U13">
+        <v>26</v>
+      </c>
+      <c r="V13">
+        <v>12</v>
+      </c>
+      <c r="W13">
         <v>34</v>
       </c>
-      <c r="S13">
-[...15 lines deleted...]
-        <v>26</v>
+      <c r="X13" t="str">
+        <v/>
       </c>
       <c r="Y13" t="str">
+        <v/>
+      </c>
+      <c r="Z13" t="str">
+        <v/>
+      </c>
+      <c r="AA13" t="str">
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="str">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C14" t="str">
-        <v>Marcel Holtmann</v>
+        <v>Danny Platzer</v>
       </c>
       <c r="D14" t="str">
         <v>DE</v>
       </c>
       <c r="E14" t="str">
-        <v>Neon Simsports Green</v>
+        <v>DanKüchen Motorsport II</v>
       </c>
       <c r="F14" t="str">
         <v>AM</v>
       </c>
       <c r="G14" t="str">
         <v/>
       </c>
       <c r="H14">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="I14">
-        <v>121</v>
+        <v>32</v>
       </c>
       <c r="J14">
-        <v>1512</v>
+        <v>1629</v>
       </c>
       <c r="K14">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="L14">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="M14">
         <v>0</v>
       </c>
       <c r="N14">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>170</v>
+      </c>
+      <c r="O14" t="str">
+        <v/>
       </c>
       <c r="P14">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="Q14">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="R14">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="U14">
+        <v>28</v>
+      </c>
+      <c r="S14" t="str">
+        <v/>
+      </c>
+      <c r="T14" t="str">
+        <v/>
+      </c>
+      <c r="U14" t="str">
+        <v/>
+      </c>
+      <c r="V14" t="str">
+        <v/>
+      </c>
+      <c r="W14">
+        <v>26</v>
+      </c>
+      <c r="X14">
         <v>18</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>26</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>30</v>
       </c>
-      <c r="X14" t="str">
-[...2 lines deleted...]
-      <c r="Y14" t="str">
+      <c r="AA14" t="str">
         <v/>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="str">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C15" t="str">
-        <v>Danny Platzer</v>
+        <v>Marcel Holtmann</v>
       </c>
       <c r="D15" t="str">
         <v>DE</v>
       </c>
       <c r="E15" t="str">
-        <v>DanKüchen Motorsport II</v>
+        <v>Neon Simsports Green</v>
       </c>
       <c r="F15" t="str">
         <v>AM</v>
       </c>
       <c r="G15" t="str">
         <v/>
       </c>
       <c r="H15">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I15">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="J15">
-        <v>1629</v>
+        <v>1512</v>
       </c>
       <c r="K15">
-        <v>89</v>
+        <v>126</v>
       </c>
       <c r="L15">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="M15">
         <v>0</v>
       </c>
       <c r="N15">
-        <v>114</v>
-[...2 lines deleted...]
-        <v/>
+        <v>166</v>
+      </c>
+      <c r="O15">
+        <v>12</v>
       </c>
       <c r="P15">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="Q15">
+        <v>1</v>
+      </c>
+      <c r="R15">
+        <v>7</v>
+      </c>
+      <c r="S15">
+        <v>14</v>
+      </c>
+      <c r="T15">
+        <v>22</v>
+      </c>
+      <c r="U15">
         <v>18</v>
       </c>
-      <c r="R15">
-[...12 lines deleted...]
-        <v/>
+      <c r="V15">
+        <v>26</v>
       </c>
       <c r="W15">
-        <v>26</v>
-[...5 lines deleted...]
-        <v/>
+        <v>30</v>
+      </c>
+      <c r="X15" t="str">
+        <v/>
+      </c>
+      <c r="Y15">
+        <v>0</v>
+      </c>
+      <c r="Z15" t="str">
+        <v/>
+      </c>
+      <c r="AA15" t="str">
+        <v>R11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="str">
         <v>166</v>
       </c>
       <c r="C16" t="str">
         <v>Tobias Strebe</v>
       </c>
       <c r="D16" t="str">
         <v>DE</v>
       </c>
       <c r="E16" t="str">
         <v>Dat muss Kesseln</v>
       </c>
       <c r="F16" t="str">
         <v>AM</v>
       </c>
       <c r="G16" t="str">
         <v>Retired</v>
       </c>
       <c r="H16">
@@ -8698,972 +9334,1050 @@
       </c>
       <c r="R16">
         <v>32</v>
       </c>
       <c r="S16">
         <v>0</v>
       </c>
       <c r="T16" t="str">
         <v/>
       </c>
       <c r="U16" t="str">
         <v/>
       </c>
       <c r="V16" t="str">
         <v/>
       </c>
       <c r="W16" t="str">
         <v/>
       </c>
       <c r="X16" t="str">
         <v/>
       </c>
       <c r="Y16" t="str">
         <v/>
       </c>
+      <c r="Z16" t="str">
+        <v/>
+      </c>
+      <c r="AA16" t="str">
+        <v/>
+      </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="str">
         <v>181</v>
       </c>
       <c r="C17" t="str">
         <v>Djavit Segashi</v>
       </c>
       <c r="D17" t="str">
         <v>DE</v>
       </c>
       <c r="E17" t="str">
         <v>Neon Simsports Green</v>
       </c>
       <c r="F17" t="str">
         <v>AM</v>
       </c>
       <c r="G17" t="str">
         <v/>
       </c>
       <c r="H17">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I17">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="J17">
-        <v>1580</v>
+        <v>1644</v>
       </c>
       <c r="K17">
         <v>81</v>
       </c>
       <c r="L17">
         <v>30</v>
       </c>
       <c r="M17">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N17">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="O17">
         <v>10</v>
       </c>
       <c r="P17">
         <v>26</v>
       </c>
       <c r="Q17">
         <v>0</v>
       </c>
       <c r="R17">
         <v>0</v>
       </c>
       <c r="S17">
         <v>3</v>
       </c>
       <c r="T17">
         <v>20</v>
       </c>
       <c r="U17">
         <v>12</v>
       </c>
       <c r="V17">
         <v>20</v>
       </c>
       <c r="W17">
         <v>20</v>
       </c>
       <c r="X17" t="str">
         <v/>
       </c>
-      <c r="Y17" t="str">
-        <v/>
+      <c r="Y17">
+        <v>0</v>
+      </c>
+      <c r="Z17" t="str">
+        <v/>
+      </c>
+      <c r="AA17" t="str">
+        <v>R3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="str">
-        <v>610</v>
+        <v>118</v>
       </c>
       <c r="C18" t="str">
-        <v>Dominik Schmitz</v>
+        <v>Bernhard Wlach</v>
       </c>
       <c r="D18" t="str">
-        <v>DE</v>
+        <v>AT</v>
       </c>
       <c r="E18" t="str">
-        <v>Aurora Racing eSports</v>
+        <v>DanKüchen Motorsport I</v>
       </c>
       <c r="F18" t="str">
         <v>AM</v>
       </c>
       <c r="G18" t="str">
-        <v>Retired</v>
+        <v/>
       </c>
       <c r="H18">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I18">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="J18">
-        <v>2249</v>
+        <v>1659</v>
       </c>
       <c r="K18">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="L18">
+        <v>30</v>
+      </c>
+      <c r="M18">
+        <v>-2</v>
+      </c>
+      <c r="N18">
+        <v>108</v>
+      </c>
+      <c r="O18">
+        <v>18</v>
+      </c>
+      <c r="P18" t="str">
+        <v/>
+      </c>
+      <c r="Q18" t="str">
+        <v/>
+      </c>
+      <c r="R18">
+        <v>12</v>
+      </c>
+      <c r="S18">
+        <v>18</v>
+      </c>
+      <c r="T18" t="str">
+        <v/>
+      </c>
+      <c r="U18">
         <v>20</v>
       </c>
-      <c r="M18">
-[...25 lines deleted...]
-      </c>
       <c r="V18" t="str">
         <v/>
       </c>
-      <c r="W18" t="str">
-        <v/>
+      <c r="W18">
+        <v>24</v>
       </c>
       <c r="X18" t="str">
         <v/>
       </c>
-      <c r="Y18" t="str">
+      <c r="Y18">
+        <v>18</v>
+      </c>
+      <c r="Z18" t="str">
+        <v/>
+      </c>
+      <c r="AA18" t="str">
         <v/>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="str">
-        <v>555</v>
+        <v>610</v>
       </c>
       <c r="C19" t="str">
-        <v>Christian Kaschta</v>
+        <v>Dominik Schmitz</v>
       </c>
       <c r="D19" t="str">
         <v>DE</v>
       </c>
       <c r="E19" t="str">
-        <v>Dat muss Kesseln</v>
+        <v>Aurora Racing eSports</v>
       </c>
       <c r="F19" t="str">
         <v>AM</v>
       </c>
       <c r="G19" t="str">
-        <v/>
+        <v>Retired</v>
       </c>
       <c r="H19">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I19">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J19">
-        <v>1571</v>
+        <v>2249</v>
       </c>
       <c r="K19">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="L19">
         <v>20</v>
       </c>
       <c r="M19">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="N19">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O19">
-        <v>22</v>
-[...2 lines deleted...]
-        <v/>
+        <v>32</v>
+      </c>
+      <c r="P19">
+        <v>38</v>
       </c>
       <c r="Q19">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="R19">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="S19">
         <v>26</v>
       </c>
-      <c r="T19">
-        <v>0</v>
+      <c r="S19" t="str">
+        <v/>
+      </c>
+      <c r="T19" t="str">
+        <v/>
       </c>
       <c r="U19" t="str">
         <v/>
       </c>
-      <c r="V19">
-        <v>28</v>
+      <c r="V19" t="str">
+        <v/>
       </c>
       <c r="W19" t="str">
         <v/>
       </c>
       <c r="X19" t="str">
         <v/>
       </c>
       <c r="Y19" t="str">
+        <v/>
+      </c>
+      <c r="Z19" t="str">
+        <v/>
+      </c>
+      <c r="AA19" t="str">
         <v/>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="str">
-        <v>101</v>
+        <v>555</v>
       </c>
       <c r="C20" t="str">
-        <v>Don Utz</v>
+        <v>Christian Kaschta</v>
       </c>
       <c r="D20" t="str">
         <v>DE</v>
       </c>
       <c r="E20" t="str">
-        <v>CAS Tech Performance Black</v>
+        <v>Dat muss Kesseln</v>
       </c>
       <c r="F20" t="str">
         <v>AM</v>
       </c>
       <c r="G20" t="str">
         <v/>
       </c>
       <c r="H20">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I20">
+        <v>28</v>
+      </c>
+      <c r="J20">
+        <v>1571</v>
+      </c>
+      <c r="K20">
+        <v>78</v>
+      </c>
+      <c r="L20">
         <v>20</v>
       </c>
-      <c r="J20">
-[...7 lines deleted...]
-      </c>
       <c r="M20">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N20">
-        <v>94</v>
-[...2 lines deleted...]
-        <v/>
+        <v>97</v>
+      </c>
+      <c r="O20">
+        <v>22</v>
       </c>
       <c r="P20" t="str">
         <v/>
       </c>
       <c r="Q20">
-        <v>12</v>
-[...2 lines deleted...]
-        <v/>
+        <v>0</v>
+      </c>
+      <c r="R20">
+        <v>22</v>
       </c>
       <c r="S20">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="T20">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0</v>
+      </c>
+      <c r="U20" t="str">
+        <v/>
       </c>
       <c r="V20">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="W20" t="str">
         <v/>
       </c>
       <c r="X20" t="str">
         <v/>
       </c>
       <c r="Y20" t="str">
+        <v/>
+      </c>
+      <c r="Z20" t="str">
+        <v/>
+      </c>
+      <c r="AA20" t="str">
         <v/>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="str">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="C21" t="str">
-        <v>Bernhard Wlach</v>
+        <v>Don Utz</v>
       </c>
       <c r="D21" t="str">
-        <v>AT</v>
+        <v>DE</v>
       </c>
       <c r="E21" t="str">
-        <v>DanKüchen Motorsport I</v>
+        <v>CAS Tech Performance Black</v>
       </c>
       <c r="F21" t="str">
         <v>AM</v>
       </c>
       <c r="G21" t="str">
         <v/>
       </c>
       <c r="H21">
         <v>5</v>
       </c>
       <c r="I21">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="J21">
-        <v>1659</v>
+        <v>1859</v>
       </c>
       <c r="K21">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L21">
         <v>25</v>
       </c>
       <c r="M21">
         <v>0</v>
       </c>
       <c r="N21">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="O21">
+        <v>94</v>
+      </c>
+      <c r="O21" t="str">
+        <v/>
+      </c>
+      <c r="P21" t="str">
+        <v/>
+      </c>
+      <c r="Q21">
+        <v>12</v>
+      </c>
+      <c r="R21" t="str">
+        <v/>
+      </c>
+      <c r="S21">
+        <v>16</v>
+      </c>
+      <c r="T21">
         <v>18</v>
       </c>
-      <c r="P21" t="str">
-[...13 lines deleted...]
-      </c>
       <c r="U21">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="W21">
         <v>24</v>
       </c>
+      <c r="V21">
+        <v>24</v>
+      </c>
+      <c r="W21" t="str">
+        <v/>
+      </c>
       <c r="X21" t="str">
         <v/>
       </c>
       <c r="Y21" t="str">
+        <v/>
+      </c>
+      <c r="Z21" t="str">
+        <v/>
+      </c>
+      <c r="AA21" t="str">
         <v/>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="str">
         <v>968</v>
       </c>
       <c r="C22" t="str">
         <v>Thomas Herbrig</v>
       </c>
       <c r="D22" t="str">
         <v>DE</v>
       </c>
       <c r="E22" t="str">
         <v>CAS Tech Performance Black</v>
       </c>
       <c r="F22" t="str">
         <v>AM</v>
       </c>
       <c r="G22" t="str">
         <v/>
       </c>
       <c r="H22">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I22">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="J22">
-        <v>1421</v>
+        <v>1293</v>
       </c>
       <c r="K22">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="L22">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="M22">
         <v>0</v>
       </c>
       <c r="N22">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="O22">
         <v>20</v>
       </c>
       <c r="P22">
         <v>0</v>
       </c>
       <c r="Q22">
         <v>16</v>
       </c>
       <c r="R22">
         <v>8</v>
       </c>
       <c r="S22" t="str">
         <v/>
       </c>
       <c r="T22" t="str">
         <v/>
       </c>
       <c r="U22" t="str">
         <v/>
       </c>
       <c r="V22">
         <v>16</v>
       </c>
       <c r="W22" t="str">
         <v/>
       </c>
       <c r="X22" t="str">
         <v/>
       </c>
-      <c r="Y22" t="str">
+      <c r="Y22">
+        <v>16</v>
+      </c>
+      <c r="Z22" t="str">
+        <v/>
+      </c>
+      <c r="AA22" t="str">
         <v/>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="str">
-        <v>232</v>
+        <v>921</v>
       </c>
       <c r="C23" t="str">
-        <v>Joe Wohl</v>
+        <v>Andreas Bastian</v>
       </c>
       <c r="D23" t="str">
-        <v>LU</v>
+        <v>DE</v>
       </c>
       <c r="E23" t="str">
-        <v>VANTA Motorsport</v>
+        <v/>
       </c>
       <c r="F23" t="str">
         <v>AM</v>
       </c>
       <c r="G23" t="str">
         <v/>
       </c>
       <c r="H23">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I23">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="J23">
-        <v>1661</v>
+        <v>2168</v>
       </c>
       <c r="K23">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="L23">
         <v>10</v>
       </c>
       <c r="M23">
         <v>0</v>
       </c>
       <c r="N23">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>57</v>
+      </c>
+      <c r="O23" t="str">
+        <v/>
       </c>
       <c r="P23" t="str">
         <v/>
       </c>
       <c r="Q23" t="str">
         <v/>
       </c>
       <c r="R23">
-        <v>14</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1</v>
+      </c>
+      <c r="S23">
+        <v>0</v>
       </c>
       <c r="T23" t="str">
         <v/>
       </c>
       <c r="U23" t="str">
         <v/>
       </c>
       <c r="V23" t="str">
         <v/>
       </c>
       <c r="W23" t="str">
         <v/>
       </c>
-      <c r="X23" t="str">
-[...2 lines deleted...]
-      <c r="Y23" t="str">
+      <c r="X23">
+        <v>20</v>
+      </c>
+      <c r="Y23">
+        <v>36</v>
+      </c>
+      <c r="Z23" t="str">
+        <v/>
+      </c>
+      <c r="AA23" t="str">
         <v/>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="str">
-        <v>921</v>
+        <v>967</v>
       </c>
       <c r="C24" t="str">
-        <v>Andreas Bastian</v>
+        <v>Ralph Mielke</v>
       </c>
       <c r="D24" t="str">
         <v>DE</v>
       </c>
       <c r="E24" t="str">
-        <v/>
+        <v>CAS Tech Performance Black</v>
       </c>
       <c r="F24" t="str">
         <v>AM</v>
       </c>
       <c r="G24" t="str">
         <v/>
       </c>
       <c r="H24">
+        <v>2</v>
+      </c>
+      <c r="I24">
         <v>3</v>
       </c>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
       <c r="J24">
-        <v>2168</v>
+        <v>1555</v>
       </c>
       <c r="K24">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="L24">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M24">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="N24">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="O24" t="str">
         <v/>
       </c>
       <c r="P24" t="str">
         <v/>
       </c>
-      <c r="Q24" t="str">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="Q24">
+        <v>9</v>
+      </c>
+      <c r="R24" t="str">
+        <v/>
       </c>
       <c r="S24">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="T24" t="str">
         <v/>
       </c>
       <c r="U24" t="str">
         <v/>
       </c>
       <c r="V24" t="str">
         <v/>
       </c>
       <c r="W24" t="str">
         <v/>
       </c>
-      <c r="X24">
-        <v>20</v>
+      <c r="X24" t="str">
+        <v/>
       </c>
       <c r="Y24" t="str">
+        <v/>
+      </c>
+      <c r="Z24" t="str">
+        <v/>
+      </c>
+      <c r="AA24" t="str">
         <v/>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="str">
-        <v>185</v>
+        <v>232</v>
       </c>
       <c r="C25" t="str">
-        <v>Daniel Weidmann</v>
+        <v>Joe Wohl</v>
       </c>
       <c r="D25" t="str">
-        <v>DE</v>
+        <v>LU</v>
       </c>
       <c r="E25" t="str">
-        <v/>
+        <v>VANTA Motorsport</v>
       </c>
       <c r="F25" t="str">
         <v>AM</v>
       </c>
       <c r="G25" t="str">
         <v/>
       </c>
       <c r="H25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I25">
+        <v>11</v>
+      </c>
+      <c r="J25">
+        <v>1661</v>
+      </c>
+      <c r="K25">
+        <v>11</v>
+      </c>
+      <c r="L25">
         <v>10</v>
       </c>
-      <c r="J25">
-[...2 lines deleted...]
-      <c r="K25">
+      <c r="M25">
+        <v>-6</v>
+      </c>
+      <c r="N25">
         <v>15</v>
       </c>
-      <c r="L25">
-[...12 lines deleted...]
-        <v>20</v>
+      <c r="O25">
+        <v>7</v>
+      </c>
+      <c r="P25" t="str">
+        <v/>
       </c>
       <c r="Q25" t="str">
         <v/>
       </c>
-      <c r="R25" t="str">
-        <v/>
+      <c r="R25">
+        <v>14</v>
       </c>
       <c r="S25" t="str">
         <v/>
       </c>
       <c r="T25" t="str">
         <v/>
       </c>
       <c r="U25" t="str">
         <v/>
       </c>
       <c r="V25" t="str">
         <v/>
       </c>
       <c r="W25" t="str">
         <v/>
       </c>
       <c r="X25" t="str">
         <v/>
       </c>
       <c r="Y25" t="str">
+        <v/>
+      </c>
+      <c r="Z25" t="str">
+        <v/>
+      </c>
+      <c r="AA25" t="str">
         <v/>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="str">
-        <v>967</v>
+        <v>208</v>
       </c>
       <c r="C26" t="str">
-        <v>Ralph Mielke</v>
+        <v>Pascal Benz</v>
       </c>
       <c r="D26" t="str">
         <v>DE</v>
       </c>
       <c r="E26" t="str">
-        <v>CAS Tech Performance Black</v>
+        <v>VANTA Motorsport</v>
       </c>
       <c r="F26" t="str">
         <v>AM</v>
       </c>
       <c r="G26" t="str">
         <v/>
       </c>
       <c r="H26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I26">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J26">
-        <v>1555</v>
+        <v>1760</v>
       </c>
       <c r="K26">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L26">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M26">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="N26">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="O26" t="str">
         <v/>
       </c>
       <c r="P26" t="str">
         <v/>
       </c>
-      <c r="Q26">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="Q26" t="str">
+        <v/>
+      </c>
+      <c r="R26">
+        <v>16</v>
+      </c>
+      <c r="S26" t="str">
+        <v/>
       </c>
       <c r="T26" t="str">
         <v/>
       </c>
       <c r="U26" t="str">
         <v/>
       </c>
       <c r="V26" t="str">
         <v/>
       </c>
       <c r="W26" t="str">
         <v/>
       </c>
       <c r="X26" t="str">
         <v/>
       </c>
       <c r="Y26" t="str">
+        <v/>
+      </c>
+      <c r="Z26" t="str">
+        <v/>
+      </c>
+      <c r="AA26" t="str">
         <v/>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="str">
-        <v>208</v>
+        <v>309</v>
       </c>
       <c r="C27" t="str">
-        <v>Pascal Benz</v>
+        <v>Markus Schmidt-Balzer</v>
       </c>
       <c r="D27" t="str">
         <v>DE</v>
       </c>
       <c r="E27" t="str">
         <v>VANTA Motorsport</v>
       </c>
       <c r="F27" t="str">
         <v>AM</v>
       </c>
       <c r="G27" t="str">
-        <v/>
+        <v>Retired</v>
       </c>
       <c r="H27">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I27">
+        <v>40</v>
+      </c>
+      <c r="J27">
+        <v>1002</v>
+      </c>
+      <c r="K27">
+        <v>6</v>
+      </c>
+      <c r="L27">
         <v>10</v>
       </c>
-      <c r="J27">
-[...7 lines deleted...]
-      </c>
       <c r="M27">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="N27">
-        <v>16</v>
-[...2 lines deleted...]
-        <v/>
+        <v>14</v>
+      </c>
+      <c r="O27">
+        <v>6</v>
       </c>
       <c r="P27" t="str">
         <v/>
       </c>
-      <c r="Q27" t="str">
-        <v/>
+      <c r="Q27">
+        <v>10</v>
       </c>
       <c r="R27">
-        <v>16</v>
-[...2 lines deleted...]
-        <v/>
+        <v>0</v>
+      </c>
+      <c r="S27">
+        <v>0</v>
       </c>
       <c r="T27" t="str">
         <v/>
       </c>
       <c r="U27" t="str">
         <v/>
       </c>
       <c r="V27" t="str">
         <v/>
       </c>
       <c r="W27" t="str">
         <v/>
       </c>
       <c r="X27" t="str">
         <v/>
       </c>
       <c r="Y27" t="str">
+        <v/>
+      </c>
+      <c r="Z27" t="str">
+        <v/>
+      </c>
+      <c r="AA27" t="str">
         <v/>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="str">
-        <v>309</v>
+        <v>185</v>
       </c>
       <c r="C28" t="str">
-        <v>Markus Schmidt-Balzer</v>
+        <v>Daniel Weidmann</v>
       </c>
       <c r="D28" t="str">
         <v>DE</v>
       </c>
       <c r="E28" t="str">
-        <v>VANTA Motorsport</v>
+        <v/>
       </c>
       <c r="F28" t="str">
         <v>AM</v>
       </c>
       <c r="G28" t="str">
-        <v>Retired</v>
+        <v/>
       </c>
       <c r="H28">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I28">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="J28">
-        <v>1002</v>
+        <v>1998</v>
       </c>
       <c r="K28">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="L28">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M28">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="N28">
-        <v>16</v>
-[...14 lines deleted...]
-        <v>0</v>
+        <v>12</v>
+      </c>
+      <c r="O28" t="str">
+        <v/>
+      </c>
+      <c r="P28">
+        <v>20</v>
+      </c>
+      <c r="Q28" t="str">
+        <v/>
+      </c>
+      <c r="R28" t="str">
+        <v/>
+      </c>
+      <c r="S28" t="str">
+        <v/>
       </c>
       <c r="T28" t="str">
         <v/>
       </c>
       <c r="U28" t="str">
         <v/>
       </c>
       <c r="V28" t="str">
         <v/>
       </c>
       <c r="W28" t="str">
         <v/>
       </c>
       <c r="X28" t="str">
         <v/>
       </c>
       <c r="Y28" t="str">
+        <v/>
+      </c>
+      <c r="Z28" t="str">
+        <v/>
+      </c>
+      <c r="AA28" t="str">
         <v/>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="str">
         <v>128</v>
       </c>
       <c r="C29" t="str">
         <v>Leon Mirwald</v>
       </c>
       <c r="D29" t="str">
         <v/>
       </c>
       <c r="E29" t="str">
         <v>Team Simracelab.de</v>
       </c>
       <c r="F29" t="str">
         <v>AM</v>
       </c>
       <c r="G29" t="str">
         <v>Retired</v>
       </c>
@@ -9699,113 +10413,119 @@
       </c>
       <c r="R29" t="str">
         <v/>
       </c>
       <c r="S29" t="str">
         <v/>
       </c>
       <c r="T29" t="str">
         <v/>
       </c>
       <c r="U29" t="str">
         <v/>
       </c>
       <c r="V29" t="str">
         <v/>
       </c>
       <c r="W29" t="str">
         <v/>
       </c>
       <c r="X29" t="str">
         <v/>
       </c>
       <c r="Y29" t="str">
         <v/>
       </c>
+      <c r="Z29" t="str">
+        <v/>
+      </c>
+      <c r="AA29" t="str">
+        <v/>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:Y29"/>
+  <autoFilter ref="A1:AA29"/>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:Y29"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:AA29"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B15"/>
+  <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="18.83203125" customWidth="1"/>
     <col min="2" max="2" width="96.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>CAS League Scoring — standings export</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>League</v>
       </c>
       <c r="B3" t="str">
         <v>CAS GT3 WCT</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Season</v>
       </c>
       <c r="B4" t="str">
         <v>GT3 WCT 13th Season 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Scoring system</v>
       </c>
       <c r="B5" t="str">
         <v>CAS GT3 WCT</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Rounds included</v>
       </c>
       <c r="B6">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Generated</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-08-28 07:19 UTC</v>
+        <v>2026-10-12 16:04 UTC</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Source</v>
       </c>
       <c r="B8" t="str">
         <v>https://league.simracing-hub.com/leagues/cas-gt3-wct/seasons/cmp89qaaa0004jr04k51crhn8/standings</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v/>
       </c>
       <c r="B11" t="str">
         <v>Only published (COMPLETED) rounds are included — same as the public standings page.</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
@@ -9814,56 +10534,64 @@
       <c r="B12" t="str">
         <v>Total = race points − penalties. Participation points are listed for reference but do NOT count toward the Combined total.</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v/>
       </c>
       <c r="B13" t="str">
         <v>Pen. is written as a negative number (0 when the driver has none).</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v/>
       </c>
       <c r="B14" t="str">
         <v>Blank round cell = no result for that round. The Dropped column lists rounds excluded by the drop-week rule.</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v/>
       </c>
       <c r="B15" t="str">
+        <v>A dropped round loses its race points and its participation points.</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v/>
+      </c>
+      <c r="B16" t="str">
         <v>Penalty points held in a deferred pool only count once released — see the penalty pool page.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B15"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B16"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Standings</vt:lpstr>
       <vt:lpstr>Pro</vt:lpstr>
       <vt:lpstr>Am</vt:lpstr>
       <vt:lpstr>Info</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>